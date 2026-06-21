--- v0 (2026-03-22)
+++ v1 (2026-06-21)
@@ -10,51 +10,51 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="990" uniqueCount="502">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="2308" uniqueCount="1126">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
@@ -261,152 +261,543 @@
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_lei_15_-_julinana_angelita_e_flavio_-_16-03-2026.pdf</t>
   </si>
   <si>
     <t>NSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS A CAMPANHA “MARÇO LILÁS”, DEDICADA À CONSCIENTIZAÇÃO SOBRE A PREVENÇÃO DO CÂNCER DE COLO DO ÚTERO, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>2046</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_lei_16_-_julinana_angelita_e_flavio_-_16-03-2026.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA MULHER NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
+    <t>2069</t>
+  </si>
+  <si>
+    <t>18</t>
+  </si>
+  <si>
+    <t>CELMA ENFERMEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/projeto_lei_18_-_vera._celma_-_27-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A POLÍTICA MUNICIPAL DE PREVENÇÃO E CUIDADO DA SAÚDE DOS PÉS NO ÂMBITO DO MUNICÍPIO E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2070</t>
+  </si>
+  <si>
+    <t>19</t>
+  </si>
+  <si>
+    <t>BABI MOTORISTA, ANGELITA FELIPE, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/projeto_lei_19_-_todos_vereadores_-_30-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS, O ‘AGOSTO LILÁS’, DEDICADO À CONSCIENTIZAÇÃO E AO ENFRENTAMENTO DA VIOLÊNCIA CONTRA A MULHER, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2071</t>
+  </si>
+  <si>
+    <t>20</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/projeto_lei_20_-_executivo_-_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO PROGRAMA SOCIAL - FRENTE DE TRABALHO MUNICIPAL PARA AUXILIO AO DESEMPREGADO</t>
+  </si>
+  <si>
+    <t>2072</t>
+  </si>
+  <si>
+    <t>21</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_lei_21_-_executivo_-_31-03-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A CRIAÇÃO DO “PROGRAMA SOCIAL - FRENTE DE TRABALHO MUNICIPAL PARA AUXÍLIO AO DESEMPREGADO” NO MUNICÍPIO DE LAVRINHAS E ABERTURA DE CRÉDITO ESPECIAL PARA ALOCAR A DESPESA”” NO MUNICIPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2137</t>
+  </si>
+  <si>
+    <t>22</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2137/projeto_lei_22_-_executivo_-_13-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE ALTERAÇÃO À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS PARA O EXERCÍCIO DE 2026</t>
+  </si>
+  <si>
+    <t>2161</t>
+  </si>
+  <si>
+    <t>23</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/projeto_lei_23-_vera._celma_-_14-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A VEDAÇÃO DE NOMEAÇÃO DE PARENTES PARA CARGOS EM COMISSÃO, FUNÇÕES DE CONFIANÇA E GRATIFICADAS NO ÂMBITO DO PODER EXECUTIVO E DO PODER LEGISLATIVO DO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2162</t>
+  </si>
+  <si>
+    <t>24</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_lei_24_-_executivo_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE "SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTARIA DO MUNICÍPIO DA LAVRINHAS PARA O EXERCICIO FINANCEIRO DE 2027"</t>
+  </si>
+  <si>
+    <t>2164</t>
+  </si>
+  <si>
+    <t>25</t>
+  </si>
+  <si>
+    <t>CARLÃO DA CAPOEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/projeto_lei_25_-_carlao_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A POSSIBILIDADE DE O PODER EXECUTIVO ESTABELECER A OPÇÃO DE DOAÇÃO DE RAÇÃO PARA CÃES OU GATOS COMO ALTERNATIVA À DOAÇÃO DE ALIMENTOS NÃO PERECÍVEIS EM EVENTOS MUNICIPAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2165</t>
+  </si>
+  <si>
+    <t>26</t>
+  </si>
+  <si>
+    <t>BABI MOTORISTA, CARLÃO DA CAPOEIRA, JULIANA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/projeto_lei_26_-_flavio_carlao_e_julinana_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES PARA AÇÕES MUNICIPAIS DE PREVENÇÃO E CESSAÇÃO DO TABAGISMO NO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2166</t>
+  </si>
+  <si>
+    <t>27</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_lei_27_-_julinana_angelita_e_flavio_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A TRANSPARÊNCIA DAS INFORMAÇÕES RELATIVAS À DEMANDA POR VAGAS EM CRECHES DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2167</t>
+  </si>
+  <si>
+    <t>28</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/projeto_lei_28_-_julinana_angelita_e_flavio_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI A SEMANA MUNICIPAL DA INCLUSÃO DA PESSOA COM DEFICIÊNCIA NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2168</t>
+  </si>
+  <si>
+    <t>29</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/projeto_lei_29_-_julinana_angelita_e_flavio_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS O “FEVEREIRO ROXO” - CAMPANHA DE CONSCIENTIZAÇÃO SOBRE LÚPUS, ALZHEIMER E FIBROMIALGIA, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2169</t>
+  </si>
+  <si>
+    <t>30</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/projeto_lei_30_-_matheus_guedes_-_30-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A LEI MUNICIPAL Nº 1.479, DE 21 DE JUNHO DE 2017, PARA ATUALIZAR CONCEITOS, APERFEIÇOAR A FISCALIZAÇÃO COLABORATIVA E EXPLICITAR GARANTIAS PROCESSUAIS ADMINISTRATIVAS APLICÁVEIS ÀS INFRAÇÕES RELATIVAS AO DESCARTE IRREGULAR DE RESÍDUOS</t>
+  </si>
+  <si>
+    <t>2192</t>
+  </si>
+  <si>
+    <t>31</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2192/projeto_lei_31-_executivo_-_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>2266</t>
+  </si>
+  <si>
+    <t>32</t>
+  </si>
+  <si>
+    <t>BABI MOTORISTA, CARLÃO DA CAPOEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/projeto_lei_32-__babi_e_carlao_-_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES GERAIS DE ORIENTAÇÃO PARA POLÍTICAS PÚBLICAS MUNICIPAIS DE PREVENÇÃO À VIOLÊNCIA E MONITORAMENTO URBANO NO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2267</t>
+  </si>
+  <si>
+    <t>33</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2267/projeto_lei_33_-_julinana_angelita_e_flavio_-_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES DE ORIENTAÇÃO E EDUCAÇÃO AMBIENTAL SOBRE O DESCARTE ADEQUADO DE RESÍDUOS ELETROELETRÔNICOS DE PEQUENO PORTE NO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2268</t>
+  </si>
+  <si>
+    <t>34</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/projeto_lei_34_-_matheus_guedes_-_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>DÁ DENOMINAÇÃO DE “JOSÉ CANDIDO DE ASSIS” AO BECO QUE INTERLIGA A RUA DAS ROSAS E A RUA DOS CRISÂNTEMOS, NUMA EXTENSÃO DE 40 (QUARENTA) METROS, NO BAIRRO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2269</t>
+  </si>
+  <si>
+    <t>35</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/projeto_lei_35_-_matheus_guedes_-_14-05-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES GERAIS DE INCENTIVO AO TURISMO RURAL, CULTURAL, ESPORTIVO E SUSTENTÁVEL NO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2270</t>
+  </si>
+  <si>
+    <t>36</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/projeto_lei_36_-_executivo_-_01-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A FIXAÇÃO DE TETO PARA O MONTANTE DE DÉBITOS DE PEQUENO VALOR ORIUNDOS DE SENTENÇAS JUDICIAIS TRANSITADAS EM JULGADO, NOS TERMOS DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2271</t>
+  </si>
+  <si>
+    <t>37</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/projeto_lei_37-_cleber_-_02-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>ESTABELECE DIRETRIZES MUNICIPAIS DE INCENTIVO E APOIO À AGRICULTURA FAMILIAR E AO DESENVOLVIMENTO DAS ATIVIDADES RURAIS, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2272</t>
+  </si>
+  <si>
+    <t>39</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/projeto_lei_39_-_executivo_-_15-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>AUTORIZA O PODER EXECUTIVO A PROCEDER A DELEGAÇÃO DE COMPETEÊNCIA AOS SECRETÁRIOS MUNICIPAIS PARA A PRÁTICA DE ATOS DE GESTÃO ORÇAMENTARIA E FINANCEIRA NO AMBITO DA ADMINISTRAÇÃO DIRETA DO MUNICIPIO DE LAVRINHAS E DA OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2273</t>
+  </si>
+  <si>
+    <t>40</t>
+  </si>
+  <si>
+    <t>ANGELITA FELIPE, BABI MOTORISTA, JULIANA RODRIGUES</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/projeto_lei_40_-__angelita_flavio_e_julinana_-_16-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS A CAMPANHA “MAIO LARANJA”, DEDICADA À CONSCIENTIZAÇÃO, PREVENÇÃO E COMBATE AO ABUSO E À EXPLORAÇÃO SEXUAL DE CRIANÇAS E ADOLESCENTES, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2274</t>
+  </si>
+  <si>
+    <t>41</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/projeto_lei_41_-_julinana_angelita_e_flavio_-_16-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A IMPLANTAÇÃO DE CÓDIGO QR (QUICK RESPONSE) NAS PLACAS DE OBRAS PÚBLICAS MUNICIPAIS PARA AMPLIAÇÃO DA TRANSPARÊNCIA E DO CONTROLE SOCIAL</t>
+  </si>
+  <si>
+    <t>2275</t>
+  </si>
+  <si>
+    <t>42</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2275/projeto_lei_42_-_matheus_guedes_-_16-06-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS, DIRETRIZES GERAIS PARA O PROGRAMA “ESCOLA SEGURA”, VOLTADO À PREVENÇÃO E AO_x000D_
+ENFRENTAMENTO DA VIOLÊNCIA SEXUAL CONTRA CRIANÇAS E ADOLESCENTES NO AMBIENTE ESCOLAR DA REDE MUNICIPAL DE ENSINO, E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2159</t>
+  </si>
+  <si>
+    <t>PDL</t>
+  </si>
+  <si>
+    <t>Projeto de Decreto Legislativo</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_decreto_legislativo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APROVAÇÃO DO PARECER PRÉVIO DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO REFERENTE AS CONTAS DO EXECUTIVO MUNICIPAL DE LAVRINHAS/SP - PREFEITURA MUNICIPAL DE LAVRINHAS/SP - EXERCÍCIO DE 2023</t>
+  </si>
+  <si>
     <t>2023</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_resolucao_01-2026.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 192-A À RESOLUÇÃO Nº 04 (QUATRO), DE 18 (DEZOITO) DE DEZEMBRO DE 2012 (REGIMENTO INTERNO DA CÂMARA MUNICIPAL DE LAVRINHAS/SP), PARA REGULAMENTAR REGIME DE APRESENTAÇÃO, PROCESSAMENTO, TRANSPARÊNCIA E CONTROLE DAS EMENDAS PARLAMENTARES INDIVIDUAIS DE EXECUÇÃO OBRIGATÓRIA</t>
   </si>
   <si>
+    <t>2160</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/projeto_resolucao_02-2026.pdf</t>
+  </si>
+  <si>
+    <t>DISPÕE SOBRE A APLICAÇÃO DA LEI FEDERAL Nº 13.709, DE 14 DE AGOSTO DE 2018 - LEI GERAL DE PROTEÇÃO DE DADOS PESSOAIS (LGPD), NO ÂMBITO DA CÂMARA MUNICIPAL DE LAVRINHAS/SP, INSTITUI A POLÍTICA DE PRIVACIDADE E PROTEÇÃO DE DADOS PESSOAIS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2170</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/projeto_resolucao_03-2026.pdf</t>
+  </si>
+  <si>
+    <t>INSTITUI O CÓDIGO DE ÉTICA E DECORO PARLAMENTAR DA CÂMARA MUNICIPAL DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
+  </si>
+  <si>
+    <t>2171</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2171/projeto_resolucao_04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA A DATA DE REALIZAÇÃO DA OITAVA SESSÃO ORDINÁRIA DA SEGUNDA SESSÃO LEGISLATIVA DA DÉCIMA NONA LEGISLATURA PARA O DIA 22 (VINTE E DOIS) DE MAIO DE 2026, NA FORMA QUE MENCIONA</t>
+  </si>
+  <si>
     <t>1986</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>CARLÃO DA CAPOEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/requerimento_01-2026_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES A COLETA SELETIVA E GASTOS COM O ATERRO SANITÁRIO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1987</t>
   </si>
   <si>
-    <t>CELMA ENFERMEIRA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_02-2026_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES E DOCUMENTOS ESPECIFICADOS, REFERENTES AO SERVIDOR MUNICIPAL JOSÉ CLEBER DA SILVA JÚNIOR, OCUPANTE DO CARGO DE PROFESSOR DA REDE MUNICIPAL, RELATIVAMENTE AO ANO DE 2025</t>
   </si>
   <si>
     <t>1988</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_03-2026_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES COMPLEMENTARES, DOCUMENTOS E ESCLARECIMENTOS COM OS GASTOS COM MATERIAIS DE PINTURA E CONSTRUÇÃO NO EXERCÍCIO 2025 NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1989</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_04-2026_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES DETALHADAS, DOCUMENTOS E PROVIDÊNCIAS SOBRE A PARALISAÇÃO DA OBRA DE REFORMA DO CLUBE MUNICIPAL DO BAIRRO NITERÓI</t>
   </si>
   <si>
     <t>1990</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_05-2026_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES, REFERENTES A QUADRA MUNICIPAL DO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
+    <t>2066</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/requerimento_06-2026_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES, A RESPEITO DO TERRENO BALDIO LOCALIZADO NA RUA ARISTIDES PEREIRA NO BAIRRO DA CAPELA DO JACU MUNICIPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2067</t>
+  </si>
+  <si>
+    <t>PROF. CLEBER, MATHEUS DA COSTA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/requerimento_07-2026_cleber_e_matheus_costa.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS RESPEITOSAMENTE AO PROGRAMA CIDADE LEGAL DO ESTADO DE SÃO PAULO INFORMAÇÕES SOBRE A SITUAÇÃO DO PROGRAMA CIDADE LEGAL NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2068</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/requerimento_08-2026_cleber_e_matheus_costa.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A SITUAÇÃO DO PROGRAMA CIDADE LEGAL NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2177</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_09-2026_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTES AO CUMPRIMENTO DO TERMO DE AJUSTAMENTO DE CONDUTA FIRMADO COM O MINISTÉRIO PÚBLICO DO ESTADO DE SÃO PAULO, NO ÂMBITO DO INQUÉRITO CIVIL Nº SIS MP 0247.0002294/2022 NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2178</t>
+  </si>
+  <si>
+    <t>BABI MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2178/requerimento_10-2026_babi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM - UNIDADE DE TAUBATÉ, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA MELHORIAS NA ESTRADA MUNICIPAL SP-58 NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
     <t>1928</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1928/ind_01-2026_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UMA QUADRA DE AREIA AO LADO DO CAMPO DE FUTEBOL, LOCALIZADO NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1929</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1929/ind_02-2026_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER ADESÃO AO PROGRAMA “BRASIL ACESSÍVEL” NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1930</t>
   </si>
   <si>
-    <t>BABI MOTORISTA</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1930/ind_03-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DA NOBRE SECRETARIA MUNICIPAL DE EDUCAÇÃO, QUE ESTUDE A VIABILIDADE DE ADOÇÃO DE LEITURA DE TRECHOS DA BÍBLIA COMO RECURSO PARADIDÁTICO DE CARÁTER CULTURAL NAS UNIDADES ESCOLARES DA REDE PÚBLICA MUNICIPAL DE LAVRINHAS/SP, OBSERVADOS OS PRINCÍPIOS CONSTITUCIONAIS DA EDUCAÇÃO E DA LAICIDADE DO ESTADO</t>
   </si>
   <si>
     <t>1931</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1931/ind_04-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE CLIMATIZADORES NOS ÔNIBUS ESCOLARES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1932</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1932/ind_05-2026_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDIDE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE LIXEIRAS NOS PONTOS DE ÔNIBUS, BEM COMO NA PRAÇA VERTICAL, LOCALIZADA NA RODOVIA JÚLIO FORTES, NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1933</t>
@@ -504,353 +895,281 @@
   <si>
     <t>MATHEUS DA COSTA</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1943/ind_16-2026_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL PROCEDER COM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA CONTINUAÇÃO DA RUA JOÃO DE BARROS, LOCALIZADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1944</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1944/ind_17-2026_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR RECAPEAMENTO DA RUA JEQUITIBÁS, LOCALIZADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1945</t>
   </si>
   <si>
-    <t>18</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1945/ind_18-2026_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PINTURA DAS GUIAS EM TODOS OS BAIRROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1946</t>
   </si>
   <si>
-    <t>19</t>
-[...1 lines deleted...]
-  <si>
     <t>OCIMARA</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1946/ind_19-2026_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA ESTRADA DO MAJOR, LOCALIZADA NO BAIRRO DE PINHEIROS NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1947</t>
   </si>
   <si>
-    <t>20</t>
-[...1 lines deleted...]
-  <si>
     <t>ANGELITA FELIPE</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1947/ind_20-2026_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RUA WILLIAM ZAPPA NO BAIRRO DA CAPELA DO JACU, NAS PROXIMIDADES DA CHÁCARA CASCATA</t>
   </si>
   <si>
     <t>1948</t>
   </si>
   <si>
-    <t>21</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1948/ind_21-2026_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A SUBSTITUIÇÃO DOS VASOS SANITÁRIOS DOS BANHEIROS DA QUADRA BENEDITO ALVES CORREA, LOCALIZADA NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1949</t>
   </si>
   <si>
-    <t>22</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1949/ind_22-2026_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA RUA GERALDO NOGUEIRA DE SÁ, EM FRENTE À IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1950</t>
   </si>
   <si>
-    <t>23</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1950/ind_23-2026_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO DA PAVIMENTAÇÃO DA RUA DA QUARESMEIRA, LOCALIZADA NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1951</t>
   </si>
   <si>
-    <t>24</t>
-[...1 lines deleted...]
-  <si>
     <t>CELMA ENFERMEIRA, JULIANA RODRIGUES</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1951/ind_24-2026_-_celma_e_ju.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AOEXECUTIVO MUNICIPAL QUE ESTUDE A  POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA ILUMINAÇÃO PÚBLICA E A MANUTENÇÃO DO ASFALTO DA RUA CAMILO PEREIRA QUE LIGA O BAIRRO JARDIM MAVISOU AO CLUBE SENZALA</t>
   </si>
   <si>
     <t>1952</t>
   </si>
   <si>
-    <t>25</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1952/ind_25-2026_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E REPAROS NOS POSTES DE ILUMINAÇÃO, BEM COMO A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS OU DANIFICADAS AO LONGO DA AVENIDA PREFEITO JOAQUIM NOVAES, SITUADA NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1953</t>
   </si>
   <si>
-    <t>26</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1953/ind_26-2026_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR NO MUNICÍPIO O PROGRAMA EMERGENCIAL DE AUXÍLIO À MULHER EM SITUAÇÃO DE VULNERABILIDADE, COM O ENCAMINHAMENTO DE ANTEPROJETO DE LEI EM ANEXO</t>
   </si>
   <si>
     <t>1954</t>
   </si>
   <si>
-    <t>27</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1954/ind_27-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLEMENTAÇÃO DE UM PROGRAMA DE ENTREGA DE MEDICAMENTOS DIRETAMENTE NAS RESIDÊNCIAS DOS PACIENTES CADASTRADOS NA REDE PÚBLICA DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1955</t>
   </si>
   <si>
-    <t>28</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1955/ind_28-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DAS ACADEMIAS AO AR LIVRE NO BOSQUE NO BAIRRO DO JARDIM MAVISOU E NO CALÇADÃO NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1956</t>
   </si>
   <si>
-    <t>29</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1956/ind_29-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ADOTE PROVIDÊNCIAS URGENTES A RESPEITO DOS TRANSTORNOS PROVENIENTE DAS OBRAS DE CONSTRUÇÃO DO LOTEAMENTO NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1957</t>
   </si>
   <si>
-    <t>30</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1957/ind_30-2026_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA SINALIZAÇÃO DE TRÂNSITO NA ESTRADA QUE LIGA O BAIRRO DE PINHEIROS AO BAIRRO DA CAPELA DO JACÚ</t>
   </si>
   <si>
     <t>1958</t>
   </si>
   <si>
-    <t>31</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1958/ind_31-2026_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REALIZAÇÃO DE UMA VISTORIA TÉCNICA NA PONTE SOBRE O RIO PARAIBA QUE DÁ ACESSO AO BAIRRO NITERÓI, LOCALIZADA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1959</t>
   </si>
   <si>
-    <t>32</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1959/ind_32-2026_-_ju.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O RECAPEAMENTO DA RUA OLGA TONDATO FRANÇA, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1960</t>
   </si>
   <si>
-    <t>33</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1960/ind_33-2026_-_ju.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM ADOÇÃO DE MEDIDAS PARA FIRMAR PARCERIA JUNTO AOS BALNEÁRIOS, VISANDO A CONCESSÃO DE DESCONTO NA ENTRADA AOS FUNCIONÁRIOS DA PREFEITURA DE LAVRINHAS E AOS MORADORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1961</t>
   </si>
   <si>
-    <t>34</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1961/ind_34-2026_-_ju.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM INSTALAÇÃO DE REDE NAS TRAVES DOS CAMPOS DE FUTEBOL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1962</t>
   </si>
   <si>
-    <t>35</t>
-[...1 lines deleted...]
-  <si>
     <t>MATHEUS GUEDES, CELMA ENFERMEIRA</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1962/ind_35-2026_-_matheus_guedes_e_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ILUMINAÇÃO E REFORMA DA QUADRA E DO CAMPO DE FUTEBOL, LOCALIZADOS NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1963</t>
   </si>
   <si>
-    <t>36</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1963/ind_36-2026_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO BOSQUE, LOCALIZADO NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1964</t>
   </si>
   <si>
-    <t>37</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/ind_37-2026_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O REPARO DA ILUMINAÇÃO E REFORMA DA QUADRA, LOCALIZADA NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1965</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/ind_38-2026_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA E REVITALIZAÇÃO DO PARQUINHO E DA PRAÇA, LOCALIZADOS NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1966</t>
   </si>
   <si>
-    <t>39</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/ind_39-2026_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, EFETUAR “OPERAÇÃO TAPA BURACO” NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1967</t>
   </si>
   <si>
-    <t>40</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1967/ind_40-2026_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, AMPLIAR AS POLÍTICAS PÚBLICAS VOLTADAS À PROTEÇÃO E SEGURANÇA DAS MULHERES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1968</t>
   </si>
   <si>
-    <t>41</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/ind_41-2026_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SCLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSAVEL, VOLTAR A FORNECER O “KIT LANCHE” AOS PACIENTES QUE UTILIZAM O TRANSPORTE DO MUNICÍPIO PARA TRATAMENTO DE SAÚDE ATRAVÉS DO SISTEMA ÚNICO DE SAÚDE - SUS, EM OUTROS MUNICIPIOS</t>
   </si>
   <si>
     <t>1969</t>
   </si>
   <si>
-    <t>42</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/ind_42-2026_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR A LIMPEZA CONTÍNUA DOS BAIRROS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1970</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/ind_43-2026_-_ju.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR MELHORIAS NA ILUMINAÇÃO DO CAMPO DE FUTEBOL DO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1971</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/ind_44-2026_-_ju.pdf</t>
@@ -1320,50 +1639,1275 @@
   <si>
     <t>2039</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR AÇÕES DE LIMPEZA DO SANTO CRUZEIRO E A EXECUÇÃO DO CALÇAMENTO QUE DÁ ACESSO AO ESPAÇO LOCALIZADO NO BAIRRO DE PINHEIRO</t>
   </si>
   <si>
     <t>2040</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/ind_83-2026_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER O CALÇAMENTO DA RUA BENEDITO INÁCIO NUNES NO BAIRRO DA CAPELA DO JACU, APÓS A CONCLUSÃO DAS OBRAS DE IMPLANTAÇÃO DA REDE DE ESGOTO</t>
   </si>
   <si>
+    <t>2054</t>
+  </si>
+  <si>
+    <t>84</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2054/ind_84-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+IMPLANTAÇÃO DE CRECHES EM TODOS OS BAIRROS DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2055</t>
+  </si>
+  <si>
+    <t>85</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/ind_85-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE APARELHOS DE AR-CONDICIONADO NO POSTO DE SAÚDE DO RECANTO TRANQUILO, SITUADO NO BAIRRO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2056</t>
+  </si>
+  <si>
+    <t>86</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/ind_86-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM REPAROS, TROCA DAS TELAS E A LIMPEZA DO CAMPO E DA QUADRA DO BAIRRO DA CAPELA DO JACU</t>
+  </si>
+  <si>
+    <t>2057</t>
+  </si>
+  <si>
+    <t>87</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/ind_87-2026_-_babi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, — ATRAVÉS — DO SETOR RESPONSÁVEL, PROCEDER COM A DISPONIBILIZAÇÃO DE UM VEÍCULO COM MOTORISTA PARA ATENDER AS DEMANDAS DA ZONA RURAL DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2058</t>
+  </si>
+  <si>
+    <t>88</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/ind_88-2026_-_cleber.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PINTURA DOS REDUTORES DE VELOCIDADE DO MUNICÍPIO, ESPECIALMENTE NA RUA GERALDO NOGUEIRA DE SÁ NO BAIRRO DA CAPELA DO JACU</t>
+  </si>
+  <si>
+    <t>2059</t>
+  </si>
+  <si>
+    <t>89</t>
+  </si>
+  <si>
+    <t>JULIANA RODRIGUES, ANGELITA FELIPE</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/ind_89-2026_-_ju_e_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO É RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER MELHORIAS NO PARQUINHO DA PRÉ-ESCOLA DA ESCOLA MUNICIPAL JÚLIO FORTES NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2060</t>
+  </si>
+  <si>
+    <t>90</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/ind_90-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR PARCERIA COM O GOVERNO DO ESTADO DE SÃO PAULO PARA A ADESÃO DO PROGRAMA “POLO DE EMPREGABILIDADE INCLUSIVA (PEI)"</t>
+  </si>
+  <si>
+    <t>2061</t>
+  </si>
+  <si>
+    <t>91</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/ind_91-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REVITALIZAÇÃO, MANUTENÇÃO E A LIMPEZA PERIÓDICA DO PRÉDIO DO SOBRADÃO NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2062</t>
+  </si>
+  <si>
+    <t>92</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/ind_92-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O CADASTRO, APOIO A PROTETORES DE ANIMAIS E CAMPANHAS DE ADOÇÃO RESPONSÁVEL NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2063</t>
+  </si>
+  <si>
+    <t>93</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/ind_93-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLANTAÇÃO DE UM NÚCLEO DE SAÚDE MENTAL VOLTADO AO ATENDIMENTO DE ADULTOS, CRIANÇAS E ADOLESCENTES NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2064</t>
+  </si>
+  <si>
+    <t>94</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/ind_94-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O DESENTUPIMENTO E DA MANUTENÇÃO DAS BOCAS DE LOBO LOCALIZADAS NO FINAL DA RUA DAS QUARESMEIRA, NO BAIRRO DO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2065</t>
+  </si>
+  <si>
+    <t>95</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/ind_95-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O DESENTUPIMENTO E MANUTENÇÃO DAS BOCAS DE LOBO, ALÉM DA TROCA DA LÂMPADA QUEIMADA NO INÍCIO DA RUA OLGA TONDATO NO BAIRRO DO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2138</t>
+  </si>
+  <si>
+    <t>96</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/ind_96-2026_-__angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UMA GRADE DE PROTEÇÃO NA CALÇADA DA ESCOLA MUNICIPAL ARISTIDES ALVES DE ANDRADE NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2139</t>
+  </si>
+  <si>
+    <t>97</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2139/ind_97-2026_-__angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INCLUSÃO DE DERMATOLOGISTA E OFTALMOLOGISTA NA REDE DE SAÚDE DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2140</t>
+  </si>
+  <si>
+    <t>98</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_98-2026_-__angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A DENOMINAÇÃO DA ESTRADA DA TURMA 23 PARA ESTRADA VICINAL</t>
+  </si>
+  <si>
+    <t>2141</t>
+  </si>
+  <si>
+    <t>99</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_99-2026_-__angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO POSTO DE SAÚDE DO CENTRO DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2142</t>
+  </si>
+  <si>
+    <t>100</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_100-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, . PROCEDER COM A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE E FIZESSE MELHORIAS NA ILUMINAÇÃO PÚBLICA NA RUA JOSÉ CRISPIM GONÇALVES NO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2143</t>
+  </si>
+  <si>
+    <t>101</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_101-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E O REPARO DA RUA DA AMIZADE LOCALIZADA NO BAIRRO DE PINHEIROS</t>
+  </si>
+  <si>
+    <t>2144</t>
+  </si>
+  <si>
+    <t>102</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2144/ind_102-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A MANUTENÇÃO DA ESTRADA DO RO CLARO EM LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2145</t>
+  </si>
+  <si>
+    <t>103</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2145/ind_103-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>OLICITO AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTITUIR O PROGRAMA MUNICIPAL DE APOIO AO ESTUDANTE EM ATIVIDADES EDUCACIONAIS NO MUNICÍPIO DE LAVRINHAS/SP, COM O ENCAMINHAMENTO DE ANTEPROJETO DE LEI EM ANEXO</t>
+  </si>
+  <si>
+    <t>2146</t>
+  </si>
+  <si>
+    <t>104</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/ind_104-2026_-_cleber.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADAPTAÇÃO DE ESTACIONAMENTO EM FRENTE AO VELÓRIO MUNICIPAL NO BAIRRO DE PINHEIROS</t>
+  </si>
+  <si>
+    <t>2147</t>
+  </si>
+  <si>
+    <t>105</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/ind_105-2026_-_cleber.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE ENCAMINHAR PROJETO DE LEI DISPONDO SOBRE A DISCIPLINA DAS FAIXAS MARGINAIS DE CURSOS D'ÁGUA EM ÁREAS URBANAS CONSOLIDADAS DO MUNICÍPIO DE LAVRINHAS/SP, COM O RESPECTIVO ANTEPROJETO DE LEI EM ANEXO</t>
+  </si>
+  <si>
+    <t>2148</t>
+  </si>
+  <si>
+    <t>106</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/ind_106-2026_-_cleber.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, DE FIRMAR CONVÊNIO COM A EMPRESA TOTALPASS E PROCEDER COM A IMPLEMENTAÇÃO DE UM GRÊMIO RECREATIVO NAS DEPENDÊNCIAS DA QUADRA MUNICIPAL “BENEDITO ALVES CORRÊA”, NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2149</t>
+  </si>
+  <si>
+    <t>107</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/ind_107-2026_-_cleber.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AQUISIÇÃO DE MAQUINÁRIO PARA A CONFECÇÃO DE BLOQUETES PARA O CALÇAMENTO DAS RUAS DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2150</t>
+  </si>
+  <si>
+    <t>108</t>
+  </si>
+  <si>
+    <t>JULIANA RODRIGUES, BABI MOTORISTA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/ind_108-2026_-_ju_e_babi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER O PAGAMENTO DE GRATIFICAÇÃO AOS AGENTES COMUNITÁRIOS DE SAÚDE UTILIZANDO O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL (IFA)</t>
+  </si>
+  <si>
+    <t>2151</t>
+  </si>
+  <si>
+    <t>109</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_109-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AÇÕES DE REVITALIZAÇÃO E MANUTENÇÃO DOS BANCOS DE CIMENTO QUEBRADOS EM TODO O TERRITÓRIO DO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2152</t>
+  </si>
+  <si>
+    <t>110</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_110-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O FECHAMENTO ADEQUADO DO FUNDO DA ESCOLA MUNICIPAL MÁRIO COVAS, PRÓXIMO AO PARQUINHO</t>
+  </si>
+  <si>
+    <t>2153</t>
+  </si>
+  <si>
+    <t>111</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/ind_111-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AÇÕES  E CONSERTO OU SUBSTITUIÇÃO DAS TELAS DAS QUADRAS ESPORTIVAS E DO PARQUINHO DO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2154</t>
+  </si>
+  <si>
+    <t>112</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_112-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PODA DAS ÁRVORES NO INÍCIO DA RUA OLGA TONDATO NO BAIRRO DO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2155</t>
+  </si>
+  <si>
+    <t>113</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2155/ind_113-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE BEBEDOUROS NA QUADRA MUNICIPAL LOCALIZADA NO BAIRRO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2156</t>
+  </si>
+  <si>
+    <t>114</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2156/ind_114-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM CONSTRUÇÃO DE UM VESTIÁRIO NA QUADRA MUNICIPAL LOCALIZADA NO BAIRRO DO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2157</t>
+  </si>
+  <si>
+    <t>115</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2157/ind_115-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DE INSTITUIR O FUNDO DE APOIO AO DESPORTO NÃO PROFISSIONAL - FADENP NO MUNICÍPIO DE LAVRINHAS/SP, COM O ENCAMINHAMENTO DO RESPECTIVO ANTEPROJETO DE LEI EM ANEXO</t>
+  </si>
+  <si>
+    <t>2158</t>
+  </si>
+  <si>
+    <t>116</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/ind_116-2026_-_matheus_costa.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLANTAÇÃO DE USINA FOTOVOLTAICA NOS PRÉDIOS PÚBLICOS DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2198</t>
+  </si>
+  <si>
+    <t>117</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/ind_117-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+MANUTENÇÃO DA PISCINA SEMIOLÍMPICA MUNICIPAL “PREFEITO ALENCAR ALVES DE ARAÚJO” LOCALIZADA NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2199</t>
+  </si>
+  <si>
+    <t>118</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/ind_118-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM CHAFARIZ NA RUA AZULMIRA PEREIRA DE LIMA NO CENTRO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2200</t>
+  </si>
+  <si>
+    <t>119</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2200/ind_119-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLANTAÇÃO DE UM LABORATÓRIO DE CIÊNCIAS NA REDE MUNICIPAL DE ENSINO</t>
+  </si>
+  <si>
+    <t>2201</t>
+  </si>
+  <si>
+    <t>120</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_120-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO E CONTRATAÇÃO DE CARGOS ESPECÍFICOS, COMO FONOAUDIÓLOGO(A), PSICOPEDAGOGO(A) E TERAPEUTA OCUPACIONAL, PARA ATUAREM DIRETAMENTE NAS ESCOLAS DA REDE MUNICIPAL</t>
+  </si>
+  <si>
+    <t>2202</t>
+  </si>
+  <si>
+    <t>121</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_121-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR LOCAIS ADEQUADOS PARA O DESENVOLVIMENTO DOS PROJETOS DE JUDÔ E DEMAIS MODALIDADES ESPORTIVAS QUE OCORREM NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2203</t>
+  </si>
+  <si>
+    <t>122</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_122-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DO PRÉDIO PÚBLICO DO CRÁS, LOCALIZADO NO BAIRRO JARDIM MAVISOU, INCLUINDO REPAROS ESTRUTURAIS E MELHORIAS NA ILUMINAÇÃO</t>
+  </si>
+  <si>
+    <t>2204</t>
+  </si>
+  <si>
+    <t>123</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/ind_123-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>“SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O AUMENTO DA FREQUÊNCIA DA COLETA DE LIXO NO BAIRRO RETIRO DOS BARBOSAS</t>
+  </si>
+  <si>
+    <t>2205</t>
+  </si>
+  <si>
+    <t>124</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/ind_124-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO RECANTO TRANQUILO</t>
+  </si>
+  <si>
+    <t>2206</t>
+  </si>
+  <si>
+    <t>125</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/ind_125-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONSTRUIR UM PARQUE INFANTIL NO BAIRRO RECANTO TRANQUILO</t>
+  </si>
+  <si>
+    <t>2207</t>
+  </si>
+  <si>
+    <t>126</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/ind_126-2026_-_babi_carlao_e_ju.pdf</t>
+  </si>
+  <si>
+    <t>OLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ADOTE MEDIDAS DE FORTALECIMENTO DAS PRÁTICAS DE COMUNICAÇÃO INSTITUCIONAL NO ÂMBITO DAS SECRETARIAS MUNICIPAIS</t>
+  </si>
+  <si>
+    <t>2208</t>
+  </si>
+  <si>
+    <t>127</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2208/ind_127-2026_-_babi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PODA DAS ÁRVORES LOCALIZADAS NA RUA NOGUEIRA DE SÁ, NO BAIRRO CAPELA DO JACU, NAS PROXIMIDADES DA RUA BERNARDINO RAFAEL_x000D_
+MARTINS E DA RESIDÊNCIA DE Nº 81</t>
+  </si>
+  <si>
+    <t>2209</t>
+  </si>
+  <si>
+    <t>128</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2209/ind_128-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A OPERAÇÃO TAPA BURACOS NA AVENIDA PREFEITO JOAQUIM NOVAES E NA RUA NOVAES DA CRUZ NO BAIRRO DE PINHEIROS</t>
+  </si>
+  <si>
+    <t>2210</t>
+  </si>
+  <si>
+    <t>129</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_129-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AQUISIÇÃO DE BEBEDOURO INDUSTRIAL, COM A MANUTENÇÃO DOS APARELHOS DE AR-CONDICIONADO NAS SALAS DO MÉDICO CLÍNICO GERAL E DA DENTISTA, BEM COMO A AQUISIÇÃO DE APARELHO DE AR-CONDICIONADO PARA A SALA DA MÉDICA PEDIATRA NO POSTO DE SAÚDE DO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2211</t>
+  </si>
+  <si>
+    <t>130</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_130-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER_x000D_
+COM O REPARO DA ENTRADA DO BAIRRO VILLAGE CAMPESTRE, ONDE OS BLOQUETES ENCONTRAM-SE SALTADOS E VIRADOS</t>
+  </si>
+  <si>
+    <t>2212</t>
+  </si>
+  <si>
+    <t>131</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_131-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PAVIMENTAÇÃO DA RUA DAS ROSAS, LOCALIZADA NO BAIRRO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2213</t>
+  </si>
+  <si>
+    <t>132</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_132-2026_-_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR A INSTALAÇÃO DE UM POSTE COM BRAÇO DE LUZ NA RUA 13 DE MAIO, LOCALIZADA NO BAIRRO DE PINHEIROS</t>
+  </si>
+  <si>
+    <t>2214</t>
+  </si>
+  <si>
+    <t>133</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_133-2026_-_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR_x000D_
+CONVÊNIOS COM FARMÁCIA</t>
+  </si>
+  <si>
+    <t>2215</t>
+  </si>
+  <si>
+    <t>134</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/ind_134-2026_-_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR UM VEÍCULO PARA REALIZAR A ROTA ATÉ O HOSPITAL REGIONAL CIRCUITO DA FÉ E VALE HISTÓRICO</t>
+  </si>
+  <si>
+    <t>2218</t>
+  </si>
+  <si>
+    <t>135</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/ind_135-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A SUBSTITUIÇÃO GRADUAL DAS LÂMPADAS DA CIDADE POR TECNOLOGIA LED</t>
+  </si>
+  <si>
+    <t>2219</t>
+  </si>
+  <si>
+    <t>136</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/ind_136-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA FIXA PARA ATENDIMENTO NOS BAIRROS DA CAPELA DO JACU, RETIRO DOS BARBOSAS E PINHEIROS</t>
+  </si>
+  <si>
+    <t>2220</t>
+  </si>
+  <si>
+    <t>137</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_137-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE APOSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A VOLTA DA REALIZAÇÃO DOS EXAMES DE ELETROCARDIOGRAMA NOS POSTOS DE SAÚDE</t>
+  </si>
+  <si>
+    <t>2221</t>
+  </si>
+  <si>
+    <t>138</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_138-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+IMPLEMENTAÇÃO DE UM PLANO DE CARREIRA DESTINADO AOS SERVIDORES DA PREFEITURA MUNICIPAL</t>
+  </si>
+  <si>
+    <t>2222</t>
+  </si>
+  <si>
+    <t>139</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/ind_139-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O_x000D_
+FORNECIMENTO DE MATERIAIS NECESSÁRIOS PARA A REFORMA DO CLUBE LOCALIZADO NA RUA HORÁCIO D'AVILA NO BAIRRO DE PINHEIROS</t>
+  </si>
+  <si>
+    <t>2223</t>
+  </si>
+  <si>
+    <t>140</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/ind_140-2026_-_babi.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE CÂMERAS DE MONITORAMENTO NA GARAGEM DA SECRETARIA MUNICIPAL DE TRANSPORTES NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2224</t>
+  </si>
+  <si>
+    <t>141</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/ind_141-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DO PROGRAMA “FAMÍLIA ACOLHIDA” NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2225</t>
+  </si>
+  <si>
+    <t>142</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/ind_142-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DA AÇÃO “CUIDAR COM RESPEITO” NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2226</t>
+  </si>
+  <si>
+    <t>143</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/ind_143-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DA AÇÃO “EMPRESA PARCEIRA DA INCLUSÃO” NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2227</t>
+  </si>
+  <si>
+    <t>144</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/ind_144-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+INSTALAÇÃO DE AR CONDICIONADO NO CENTRO DE FISIOTERAPIA “EDSON FERNANDO DE OLIVEIRA” LOCALIZADO NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2228</t>
+  </si>
+  <si>
+    <t>145</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_145-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE, A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
+MANUTENÇÃO DA RUA SÍLVIO RODRIGUES CHAVES, SITUADA NO BAIRRO VILLAGE CAMPESTRE</t>
+  </si>
+  <si>
+    <t>2229</t>
+  </si>
+  <si>
+    <t>146</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_146-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+CONSTRUÇÃO DE UMA ARQUIBANCADA NO CAMPO DE FUTEBOL LOCALIZADO NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2230</t>
+  </si>
+  <si>
+    <t>147</t>
+  </si>
+  <si>
+    <t>OLICITO 'RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADESÃO AO PROGRAMA ESTADUAL TURISMO 60+ NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2231</t>
+  </si>
+  <si>
+    <t>148</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_148-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A TROCA DA PLACA DE DENOMINAÇÃO DA UNIDADE BÁSICA DE SAÚDE LOCALIZADA NO BAIRRO CENTRO, EM CONFORMIDADE COM A LEI ORDINÁRIA Nº 1.573, DE 05 DE AGOSTO DE 2021</t>
+  </si>
+  <si>
+    <t>2232</t>
+  </si>
+  <si>
+    <t>149</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_149-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE ANTENA NA TELEVISÃO DO CEMUD</t>
+  </si>
+  <si>
+    <t>2233</t>
+  </si>
+  <si>
+    <t>150</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_150-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM À CONTRATAÇÃO DE MAIS FISIOTERAPEUTAS E A AQUISIÇÃO DE NOVOS EQUIPAMENTOS DESTINADOS AO CENTRO DE FISIOTERAPIA “EDSON FERNANDO DE OLIVEIRA”, LOCALIZADO NO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2234</t>
+  </si>
+  <si>
+    <t>151</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_151-2026_-_angelita.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O CONSERTO DO AR CONDICIONADO DA SALA DO 6º ANO DA ESCOLA MUNICIPAL JÚLIO FORTES</t>
+  </si>
+  <si>
+    <t>2235</t>
+  </si>
+  <si>
+    <t>152</t>
+  </si>
+  <si>
+    <t>CARLÃO DA CAPOEIRA, OCIMARA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_152-2026_-_carlao_e_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADOÇÃO DE MEDIDAS PARA QUE OS PACIENTES TRANSPORTADOS POR AMBULÂNCIAS MUNICIPAIS APRESENTEM COMPROVANTE QUE ESTIVERAM EM CONSULTA HOSPITALAR</t>
+  </si>
+  <si>
+    <t>2236</t>
+  </si>
+  <si>
+    <t>153</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_153-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A LIMPEZA, MANUTENÇÃO E REFORMA DO “ESTRADÃO”, VIA QUE CONECTA OS BAIRROS JARDIM MAVISOU E VILLAGE CAMPESTRE AO MUNICÍPIO VIZINHO DE CRUZEIRO</t>
+  </si>
+  <si>
+    <t>2237</t>
+  </si>
+  <si>
+    <t>154</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_154-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A RETIRADA DO LIXO E ENTULHO ATUALMENTE DEPOSITADOS EM FRENTE À IGREJA SÃO FRANCISCO DE PAULA, LOCALIZADA NO BAIRRO PINHEIROS</t>
+  </si>
+  <si>
+    <t>2238</t>
+  </si>
+  <si>
+    <t>155</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_155-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A TRANSFORMAÇÃO DA CALÇADA, LOCALIZADA NA RUA AZULMIRA PEREIRA DE LIMA NO BAIRRO CENTRO DO MUNICÍPIO DE LAVRINHAS/SP, EM UMA PRAÇA</t>
+  </si>
+  <si>
+    <t>2239</t>
+  </si>
+  <si>
+    <t>156</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_156-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM OBRAS DE MANUTENÇÃO, REVITALIZAÇÃO DA PINTURA E LIMPEZA DA FONTE MIRÍFICA "ALMERINDA PINTO MADEIRA", SITUADA NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2240</t>
+  </si>
+  <si>
+    <t>157</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_157-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE INTERCEDA JUNTO À COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO - SABESP, PARA QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A SOLUÇÃO DO PROBLEMA DA FALTA RECORRENTE DE ABASTECIMENTO DE ÁGUA NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2241</t>
+  </si>
+  <si>
+    <t>158</t>
+  </si>
+  <si>
+    <t>PROF. CLEBER, ANGELITA FELIPE, MATHEUS DA COSTA, OCIMARA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_158-2026_-_cleberangelita_matheus_costa_e_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AQUISIÇÃO DE NOVOS INSTRUMENTOS MUSICAIS PARA A BANDA MARCIAL MUNICIPAL, UTILIZANDO OS RECURSOS ORIUNDOS DA LEI ALDIR BLANC, PREVISTOS PARA SEREM RECEBIDOS NESTE EXERCÍCIO</t>
+  </si>
+  <si>
+    <t>2242</t>
+  </si>
+  <si>
+    <t>159</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_159-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A RETIRADA DA ESTRUTURA COM COBERTURA LOCALIZADA AO LADO DO CRAS, NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2243</t>
+  </si>
+  <si>
+    <t>160</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_160-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DO PROGRAMA “EMPREENDER COM AUTONOMIA” NO MUNICÍPIO”.</t>
+  </si>
+  <si>
+    <t>2244</t>
+  </si>
+  <si>
+    <t>161</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/ind_161-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REALIZAÇÃO DE COLETA DE SANGUE EM DOMICÍLIO PARA PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), ESPECIALMENTE AQUELAS QUE_x000D_
+APRESENTAM DIFICULDADE DE DESLOCAMENTO, SENSIBILIDADE SENSORIAL OU CRISES EM AMBIENTES HOSPITALARES E LABORATORIAIS.</t>
+  </si>
+  <si>
+    <t>2245</t>
+  </si>
+  <si>
+    <t>162</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2245/ind_162-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+REALIZAÇÃO DE. MELHORIAS NO ACOSTAMENTO NO TRECHO DAS PROXIMIDADES DO ZÉ JOÃO E PEDREIRA, LOCALIZADOS NA CAPELA DO JACU</t>
+  </si>
+  <si>
+    <t>2246</t>
+  </si>
+  <si>
+    <t>163</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2246/ind_163-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+REALIZAÇÃO DE UMA PESQUISA SOBRE OS HORÁRIOS DE ÔNIBUS DA EMPRESA PÁSSARO MARRON EM NOSSO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2247</t>
+  </si>
+  <si>
+    <t>164</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/ind_164-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO CAMINHO QUE LIGA A RODOVIA JÚLIO FORTES ATÉ A RUA MANOEL MACHADO, PASSANDO POR BAIXO DO VIADUTO NO BAIRRO CENTRO DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2248</t>
+  </si>
+  <si>
+    <t>165</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_165-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
+A MANUTENÇÃO DO AR-CONDICIONADO DA SALA DA DENTISTA, LOCALIZADA NO POSTO DE SAÚDE DO BAIRRO RECANTO TRANQUILO NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2249</t>
+  </si>
+  <si>
+    <t>166</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_166-2026_-_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM PARQUE INFANTIL INCLUSIVO, DESTINADO ÀS CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), NO BOSQUE_x000D_
+MUNICIPAL, NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2250</t>
+  </si>
+  <si>
+    <t>167</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_167-2026_-_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+CONSTRUÇÃO DE UM ESTACIONAMENTO EXCLUSIVO PARA OS VEÍCULOS DA UNIDADE DE SAÚDE, LOCALIZADO NO CENTRO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2251</t>
+  </si>
+  <si>
+    <t>168</t>
+  </si>
+  <si>
+    <t>OCIMARA, CARLÃO DA CAPOEIRA</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_168-2026_-_ocimara_e_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADESÃO DE UM SEGURO DE VIDA PARA OS MOTORISTAS E MONITORES DO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2252</t>
+  </si>
+  <si>
+    <t>169</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_169-2026_-_angelita_babi_e_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO DA ILUMINAÇÃO DA PISTA DE PASSEIO QUE LIGA O BAIRRO DO CENTRO À RUA SÃO JOÃO NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2253</t>
+  </si>
+  <si>
+    <t>170</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_170-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, SEJA PROCEDIDO O_x000D_
+RETORNO DA CAMPANHA DE VACINAÇÃO CONTRA RAIVA DESTINADA A CÃES E GATOS NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2254</t>
+  </si>
+  <si>
+    <t>171</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_171-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O TREINAMENTO DOS FUNCIONÁRIOS DA ZOONOSE PARA O COMBATE À PROLIFERAÇÃO DE ANIMAIS PEÇONHENTOS, RATOS E MORCEGOS NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2255</t>
+  </si>
+  <si>
+    <t>172</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_172-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA SINALIZAÇÃO PRÓXIMA AO BOSQUE MUNICIPAL “JOÃO BATISTA MARTINS” NO BAIRRO JARDIM MAVISOU</t>
+  </si>
+  <si>
+    <t>2256</t>
+  </si>
+  <si>
+    <t>173</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_173-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM UMA CAMPANHA DE VALORIZAÇÃO DOS FUNCIONÁRIOS DO MUNICÍPIO, COM AÇÕES MENSAIS VOLTADAS AO RECONHECIMENTO PROFISSIONAL</t>
+  </si>
+  <si>
+    <t>2257</t>
+  </si>
+  <si>
+    <t>174</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_174-2026_-_carlao.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+IMPLANTAÇÃO DE UMA POLÍTICA MUNICIPAL DE CONTROLE POPULACIONAL DE ANIMAIS, PREVENÇÃO DE ZOONOSES, PROTEÇÃO E BEM ESTAR ANIMAL NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2258</t>
+  </si>
+  <si>
+    <t>175</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_175-2026_-_celma.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL, PARA QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O TÉRMINO "DA OBRA DO CLUBE MUNICIPAL “JÚLIO SIMÕES” LOCALIZADO NO BAIRRO NITERÓI, EM LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2259</t>
+  </si>
+  <si>
+    <t>176</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_176-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
+REVITALIZAÇÃO, COM PINTURA E MANUTENÇÃO, DOS PONTOS TURÍSTICOS DO MUNICÍPIO, GARANTINDO MELHOR CONSERVAÇÃO DOS ESPAÇOS PÚBLICOS E VALORIZAÇÃO DO PATRIMÔNIO LOCAL</t>
+  </si>
+  <si>
+    <t>2260</t>
+  </si>
+  <si>
+    <t>177</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_177-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, OFERTAR CURSOS DE_x000D_
+CAPACITAÇÃO PROFISSIONAL DE CUIDADORES DE CRIANÇAS, CUIDADORES DE IDOSOS E CUIDADORES DE PESSOAS COM DEFICIÊNCIA AOS MUNÍCIPES</t>
+  </si>
+  <si>
+    <t>2261</t>
+  </si>
+  <si>
+    <t>178</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_178-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADESÃO AO PROJETO “PRAÇA PARA TODOS” NO MUNICÍPIO</t>
+  </si>
+  <si>
+    <t>2262</t>
+  </si>
+  <si>
+    <t>179</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_179-2026_-_ju.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO .RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADESÃO AO PROJETO “TURISMO ACESSÍVEL" EM LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2263</t>
+  </si>
+  <si>
+    <t>180</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_180-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
+A MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NO FINAL DA RUA SÍLVIO RODRIGUES CHAVES, NO BAIRRO DO VILLAGE CAMPESTRE NO MUNICÍPIO DE_x000D_
+LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2264</t>
+  </si>
+  <si>
+    <t>181</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/ind_181-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
+A LIMPEZA E ROÇADA DOS MATOS LOCALIZADOS NA RUA JOSÉ CARLOS MEDEIROS, NO BAIRRO DO JARDIM MAVISOU NO MUNICÍPIO DE LAVRINHAS</t>
+  </si>
+  <si>
+    <t>2265</t>
+  </si>
+  <si>
+    <t>182</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/ind_182-2026_-_matheus_guedes.pdf</t>
+  </si>
+  <si>
+    <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
+LIMPEZA DA CAIXA DE PASSAGEM DE ENERGIA LOCALIZADA NO POSTO DO RECANTO TRANQUILO NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
     <t>1972</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
     <t>ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/mocao_01-2026_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A TRAJETÓRIA PROFISSIONAL DA TÉCNICA DE ENFERMAGEM MIRIAM MOREIRA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1973</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/mocao_02-2026_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À TRAJETÓRIA E DEDICAÇÃO DO GRUPO MARRA DE PRETINHO NO MUNICÍPIO DE LAVRINHAS/SP</t>
@@ -1407,98 +2951,155 @@
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A TRAJETÓRIA PROFISSIONAL E DEDICAÇÃO A COMUNIDADE DE CRISTINA GEORGIOS PAPANIKOLAU PEREIRA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>2021</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/mocao_07-2026_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A TRAJETÓRIA PROFISSIONAL E DEDICAÇÃO A COMUNIDADE DE HENRIQUE BELETABLE DE OLIVEIRA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>2041</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/mocao_08-2026_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO SERVIDOR PÚBLICO JOSÉ BATISTA DE SOUZA, CARINHOSAMENTE CONHECIDO POR TODOS COMO “BATISTA” OU “TIO BÁ”, PELO SEU EXEMPLAR TRABALHO, DEDICAÇÃO E AMOR AO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
+    <t>2172</t>
+  </si>
+  <si>
+    <t>ANGELITA FELIPE, PROF. CLEBER</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2172/mocao_09-2026_-_angelita_e_cleber.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A ILUSTRÍSSIMA SENHORA TASSIANA MARCONDES PERRONI, PELO EXCELENTE TRABALHO DESENVOLVIDO COMO COORDENADORA PEDAGÓGICA DA SECRETARIA DE EDUCAÇÃO NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2173</t>
+  </si>
+  <si>
+    <t>PROF. CLEBER, ANGELITA FELIPE</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2173/mocao_10-2026_-_cleber_e_angelita.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AOS PROFISSIONAIS DA SECRETARIA MUNICIPAL DE EDUCAÇÃO, ENVOLVIDOS NO PROGRAMA ALFABETIZA JUNTOS NO MUNICÍPIO DE LAVRINHAS/SP</t>
+  </si>
+  <si>
+    <t>2174</t>
+  </si>
+  <si>
+    <t>CARLÃO DA CAPOEIRA, ANGELITA FELIPE, BABI MOTORISTA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/mocao_11-2026_-_todos.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À EQUIPE LAVRINHAS JIU-JITSU, PELO GRANDIOSO TRABALHO DESENVOLVIDO E PELA BRILHANTE REPRESENTAÇÃO DO MUNICÍPIO DE LAVRINHAS NOS EVENTOS</t>
+  </si>
+  <si>
+    <t>2175</t>
+  </si>
+  <si>
+    <t>MATHEUS GUEDES, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, PROF. CLEBER</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/mocao_12-2026_-_guedes_ju_angelita_carlao_celma_babi_cleber_e_matheus_costa.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR JOSÉ ANTÔNIO NOGUEIRA, PELOS SERVIÇOS PRESTADOS AO MUNICÍPIO AO LONGO DE SUA CARREIRA</t>
+  </si>
+  <si>
+    <t>2176</t>
+  </si>
+  <si>
+    <t>CARLÃO DA CAPOEIRA, ANGELITA FELIPE, BABI MOTORISTA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/mocao_13-2026_-_carlaoguedes_ju_angelita_babi_cleber_matheus_costa_e_ocimara.pdf</t>
+  </si>
+  <si>
+    <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO CLAUDINEI AUGUSTO DOS SANTOS PELA TRAJETÓRIA E DEDICAÇÃO AO JORNAL “FOLHA DE LAVRINHAS</t>
+  </si>
+  <si>
     <t>1996</t>
   </si>
   <si>
     <t>EM</t>
   </si>
   <si>
     <t>Emenda</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/emenda_n.a_01_de_11-02-2026_ao_projeto_lei_09_-_executivo_-_09-02-2026.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA AO PROJETO DE LEI N.º 09, DE 09 (NOVE) DE FEVEREIRO DE 2026, O ARTIGO 2º E SEUS PARÁGRAFOS, RENUMERA OS ARTIGOS 2º, 3º E 4º, BEM COMO ACRESCENTA AO PROJETO DE LEI N.º 01, DE 09 (NOVE) DE FEVEREIRO DE 2026, OS ANEXOS I, II, III E IV</t>
   </si>
   <si>
     <t>1977</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Projeto Lei</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_projeto_de_lei_n_01_-_29.01.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 01/2026</t>
   </si>
   <si>
     <t>1978</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/parecer_projeto_de_lei_n_02_-_29.01.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 02/202</t>
   </si>
   <si>
     <t>1979</t>
   </si>
   <si>
-    <t>CJR - Comissão de Justiça e Redação</t>
-[...1 lines deleted...]
-  <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/parecer_projeto_de_lei_n_03_-_19.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 03/2026</t>
   </si>
   <si>
     <t>1980</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/parecer_projeto_de_lei_n_04_-_19.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 04/2026</t>
   </si>
   <si>
     <t>1981</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/parecer_projeto_de_lei_n_05_-_04.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 05/2026</t>
   </si>
   <si>
     <t>1982</t>
@@ -1516,50 +3117,348 @@
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/parecer_projeto_de_lei_n_07_-_19.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 07/2026</t>
   </si>
   <si>
     <t>1984</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/parecer_projeto_de_lei_n_08_-_19.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 08/2026</t>
   </si>
   <si>
     <t>1985</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
     <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/parecer_projeto_de_lei_n_09_-_19.02.2026.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 09/2026</t>
+  </si>
+  <si>
+    <t>2047</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/parecer_projeto_de_lei_n_10_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 10/2026</t>
+  </si>
+  <si>
+    <t>2048</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação, CMC - Comissão de Mérito Comunitário</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/parecer_projeto_de_lei_n_11_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DECRETO DE LEI Nº 11/2026</t>
+  </si>
+  <si>
+    <t>2049</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/parecer_projeto_de_lei_n_12_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 12/2026</t>
+  </si>
+  <si>
+    <t>2050</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/parecer_projeto_de_lei_n_13_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 13/2026</t>
+  </si>
+  <si>
+    <t>2051</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/parecer_projeto_de_lei_n_14_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 14/2026</t>
+  </si>
+  <si>
+    <t>2179</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/parecer_projeto_de_lei_n_15_-_01.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 15/2026</t>
+  </si>
+  <si>
+    <t>2180</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/parecer_projeto_de_lei_n_16_-_01.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 16/2026</t>
+  </si>
+  <si>
+    <t>2181</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/parecer_projeto_de_lei_n_18_-_22.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 18/2026</t>
+  </si>
+  <si>
+    <t>2182</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/parecer_projeto_de_lei_n_19_-_22.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 19/2026</t>
+  </si>
+  <si>
+    <t>2183</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/parecer_projeto_de_lei_n_20_-_22.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 20/2026</t>
+  </si>
+  <si>
+    <t>2184</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/parecer_projeto_de_lei_n_21_-_22.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 21/2026</t>
+  </si>
+  <si>
+    <t>2185</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/parecer_projeto_de_lei_n_22_-_22.04.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 22/2026</t>
+  </si>
+  <si>
+    <t>2186</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2186/parecer_projeto_de_lei_n_25_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 25/2026</t>
+  </si>
+  <si>
+    <t>2187</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação, CEHAS - Comissão de Educação, Higiene e Assistência Social</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2187/parecer_projeto_de_lei_n_26_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E EDUCAÇÃO, HIGIENE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI Nº 26/2026</t>
+  </si>
+  <si>
+    <t>2188</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/parecer_projeto_de_lei_n_27_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E EDUCAÇÃO, HIGIENE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI Nº 27/2026</t>
+  </si>
+  <si>
+    <t>2189</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/parecer_projeto_de_lei_n_28_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E EDUCAÇÃO, HIGIENE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI Nº 28/2026</t>
+  </si>
+  <si>
+    <t>2190</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2190/parecer_projeto_de_lei_n_29_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E EDUCAÇÃO, HIGIENE E ASSISTÊNCIA SOCIAL SOBRE O PROJETO DE LEI Nº 29/2026</t>
+  </si>
+  <si>
+    <t>2191</t>
+  </si>
+  <si>
+    <t>CJR - Comissão de Justiça e Redação, CUOSP - Comissão de Urbanismo, Obras e Serviços Públicos</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2191/parecer_projeto_de_lei_n_30_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E URBANISMO, OBRAS E SERVIÇOS PÚBLICOS SOBRE O PROJETO DE LEI Nº 30/2026</t>
+  </si>
+  <si>
+    <t>2216</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/parecer_projeto_de_lei_n_34_-_03.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DECRETO DE LEI Nº 34/2026</t>
+  </si>
+  <si>
+    <t>2217</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/parecer_projeto_de_lei_n_35_-_03.06.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 35/2026</t>
+  </si>
+  <si>
+    <t>2197</t>
+  </si>
+  <si>
+    <t>PAEME</t>
+  </si>
+  <si>
+    <t>Parecer Emenda</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2197/parecer_emenda_a_lei_organica_n_01_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE A PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO DE LAVRINHAS Nº 01/2026</t>
+  </si>
+  <si>
+    <t>2052</t>
+  </si>
+  <si>
+    <t>PARES</t>
+  </si>
+  <si>
+    <t>Parecer Resolução</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/parecer_projeto_de_resolucao_n_01_-_18.03.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 01/2026</t>
+  </si>
+  <si>
+    <t>2194</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/parecer_projeto_de_resolucao_n_02_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 02/2026</t>
+  </si>
+  <si>
+    <t>2195</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/parecer_projeto_de_resolucao_n_03_-_22.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 03/2026</t>
+  </si>
+  <si>
+    <t>2196</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/parecer_projeto_de_resolucao_n_04_-_14.05.2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 04/2026</t>
+  </si>
+  <si>
+    <t>2193</t>
+  </si>
+  <si>
+    <t>PARDE</t>
+  </si>
+  <si>
+    <t>Parecer Decreto</t>
+  </si>
+  <si>
+    <t>CFO - Comissão de Finanças e Orçamento</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_decreto_legislativo_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>PARECER DA COMISSÃO PERMANENTE DE FINANÇAS E ORÇAMENTO SOBRE O PARECER PRÉVIO DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO_x000D_
+DE SÃO PAULO REFERENTE ÀS CONTAS DA PREFEITURA MUNICIPAL DE LAVRINHAS/SP - EXERCÍCIO DE 2023 - (TC-004236.989.23)</t>
+  </si>
+  <si>
+    <t>2163</t>
+  </si>
+  <si>
+    <t>PELOM</t>
+  </si>
+  <si>
+    <t>Proposta Emenda Lei Orgânica Município Lavrinhas</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/proposta_de_emenda__a_lei_organica_n_01_-_mesa_diretora_-_23-04-2026.pdf</t>
+  </si>
+  <si>
+    <t>ALTERA O § 1º DO ARTIGO 100-A DA LEI ORGÂNICA DO MUNICÍPIO, PARA ADEQUAR A BASE DE CÁLCULO DAS EMENDAS INDIVIDUAIS IMPOSITIVAS AO ARTIGO 166, § 9º, DA CONSTITUIÇÃO FEDERAL</t>
+  </si>
+  <si>
+    <t>2135</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>Presidente</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/portaria_01-2026.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 01-2026</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -1863,65 +3762,65 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1924/projeto_lei_01_-_executivo_-_27-01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1925/projeto_lei_02_-_executivo_-_27-01-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1926/projeto_lei_03_-_executivo_-_28-01-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1927/projeto_lei_04_-_executivo_-_28-01-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/projeto_lei_05_-_ver._babi_angelita_carlao_e_juliana_-_29-01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/projeto_lei_06_-_ver._m._guedes_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/projeto_lei_07_-_ver._m._guedes_e_m._costa_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_lei_08_-_ver._cleber_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_lei_09_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_lei_10_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_lei_11_-_m_guedes_-_27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/projeto_lei_12_-_mesa_diretora_-_09-03-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_lei_13_-_mesa_diretora_-_11-03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_lei_14_-_executivo_-_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_lei_15_-_julinana_angelita_e_flavio_-_16-03-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_lei_16_-_julinana_angelita_e_flavio_-_16-03-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/requerimento_01-2026_carlao.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_02-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_03-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_04-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_05-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1928/ind_01-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1929/ind_02-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1930/ind_03-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1931/ind_04-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1932/ind_05-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1933/ind_06-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1934/ind_07-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1935/ind_08-2026_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1936/ind_09-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1937/ind_10-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1938/ind_11-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1939/ind_12-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1940/ind_13-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1941/ind_14-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1942/ind_15-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1943/ind_16-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1944/ind_17-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1945/ind_18-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1946/ind_19-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1947/ind_20-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1948/ind_21-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1949/ind_22-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1950/ind_23-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1951/ind_24-2026_-_celma_e_ju.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1952/ind_25-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1953/ind_26-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1954/ind_27-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1955/ind_28-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1956/ind_29-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1957/ind_30-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1958/ind_31-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1959/ind_32-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1960/ind_33-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1961/ind_34-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1962/ind_35-2026_-_matheus_guedes_e_celma.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1963/ind_36-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/ind_37-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/ind_38-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/ind_39-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1967/ind_40-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/ind_41-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/ind_42-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/ind_43-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/ind_44-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/ind_45-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/ind_46-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/ind_47-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/ind_48-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/ind_49-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/ind_50-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/ind_51-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/ind_52-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2006/ind_53-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/ind_54-2026_-_celma_ju_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2008/ind_55-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/ind_56-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/ind_57-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/ind_58-2026_-_cleber_angelita_carlao_babi_ju_matheus_guedes_matheus_costa_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/ind_59-2026_-_ju_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/ind_60-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/ind_61-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/ind_62-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/ind_63-2026_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/ind_64-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/ind_65-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/ind_66-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/ind_67-2026_-_carlao_e_ju.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/ind_68-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/ind_69-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/ind_70-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/ind_71-2026_-_celma_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/ind_72-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/ind_73-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/ind_74-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/ind_75-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/ind_76-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/ind_77-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/ind_78-2026_-_ju_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/ind_79-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/ind_80-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/ind_81-2026_-_ocimara_e_celma.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/ind_83-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/mocao_01-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/mocao_02-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1974/mocao_03-2026_-_celma_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/mocao_04-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_05-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/mocao_06-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/mocao_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/mocao_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/emenda_n.a_01_de_11-02-2026_ao_projeto_lei_09_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_projeto_de_lei_n_01_-_29.01.2026.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/parecer_projeto_de_lei_n_02_-_29.01.2026.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/parecer_projeto_de_lei_n_03_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/parecer_projeto_de_lei_n_04_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/parecer_projeto_de_lei_n_05_-_04.02.2026.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/parecer_projeto_de_lei_n_06_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/parecer_projeto_de_lei_n_07_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/parecer_projeto_de_lei_n_08_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/parecer_projeto_de_lei_n_09_-_19.02.2026.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1924/projeto_lei_01_-_executivo_-_27-01-2026.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1925/projeto_lei_02_-_executivo_-_27-01-2026.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1926/projeto_lei_03_-_executivo_-_28-01-2026.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1927/projeto_lei_04_-_executivo_-_28-01-2026.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1991/projeto_lei_05_-_ver._babi_angelita_carlao_e_juliana_-_29-01-2026.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1992/projeto_lei_06_-_ver._m._guedes_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1993/projeto_lei_07_-_ver._m._guedes_e_m._costa_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1994/projeto_lei_08_-_ver._cleber_-_02-02-2026.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1995/projeto_lei_09_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1997/projeto_lei_10_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2022/projeto_lei_11_-_m_guedes_-_27-02-2026.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2042/projeto_lei_12_-_mesa_diretora_-_09-03-2026.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2043/projeto_lei_13_-_mesa_diretora_-_11-03-2026.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2044/projeto_lei_14_-_executivo_-_12-03-2026.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2045/projeto_lei_15_-_julinana_angelita_e_flavio_-_16-03-2026.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2046/projeto_lei_16_-_julinana_angelita_e_flavio_-_16-03-2026.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2069/projeto_lei_18_-_vera._celma_-_27-03-2026.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2070/projeto_lei_19_-_todos_vereadores_-_30-03-2026.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2071/projeto_lei_20_-_executivo_-_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2072/projeto_lei_21_-_executivo_-_31-03-2026.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2137/projeto_lei_22_-_executivo_-_13-04-2026.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2161/projeto_lei_23-_vera._celma_-_14-04-2026.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2162/projeto_lei_24_-_executivo_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2164/projeto_lei_25_-_carlao_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2165/projeto_lei_26_-_flavio_carlao_e_julinana_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2166/projeto_lei_27_-_julinana_angelita_e_flavio_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2167/projeto_lei_28_-_julinana_angelita_e_flavio_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2168/projeto_lei_29_-_julinana_angelita_e_flavio_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2169/projeto_lei_30_-_matheus_guedes_-_30-04-2026.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2192/projeto_lei_31-_executivo_-_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2266/projeto_lei_32-__babi_e_carlao_-_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2267/projeto_lei_33_-_julinana_angelita_e_flavio_-_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2268/projeto_lei_34_-_matheus_guedes_-_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2269/projeto_lei_35_-_matheus_guedes_-_14-05-2026.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2270/projeto_lei_36_-_executivo_-_01-06-2026.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2271/projeto_lei_37-_cleber_-_02-06-2026.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2272/projeto_lei_39_-_executivo_-_15-06-2026.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2273/projeto_lei_40_-__angelita_flavio_e_julinana_-_16-06-2026.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2274/projeto_lei_41_-_julinana_angelita_e_flavio_-_16-06-2026.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2275/projeto_lei_42_-_matheus_guedes_-_16-06-2026.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2159/projeto_de_decreto_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2023/projeto_resolucao_01-2026.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2160/projeto_resolucao_02-2026.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2170/projeto_resolucao_03-2026.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2171/projeto_resolucao_04-2026.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1986/requerimento_01-2026_carlao.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1987/requerimento_02-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1988/requerimento_03-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1989/requerimento_04-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1990/requerimento_05-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2066/requerimento_06-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2067/requerimento_07-2026_cleber_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2068/requerimento_08-2026_cleber_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2177/requerimento_09-2026_celma.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2178/requerimento_10-2026_babi.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1928/ind_01-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1929/ind_02-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1930/ind_03-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1931/ind_04-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1932/ind_05-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1933/ind_06-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1934/ind_07-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1935/ind_08-2026_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1936/ind_09-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1937/ind_10-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1938/ind_11-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1939/ind_12-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1940/ind_13-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1941/ind_14-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1942/ind_15-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1943/ind_16-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1944/ind_17-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1945/ind_18-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1946/ind_19-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1947/ind_20-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1948/ind_21-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1949/ind_22-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1950/ind_23-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1951/ind_24-2026_-_celma_e_ju.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1952/ind_25-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1953/ind_26-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1954/ind_27-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1955/ind_28-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1956/ind_29-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1957/ind_30-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1958/ind_31-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1959/ind_32-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1960/ind_33-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1961/ind_34-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1962/ind_35-2026_-_matheus_guedes_e_celma.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1963/ind_36-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1964/ind_37-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1965/ind_38-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1966/ind_39-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1967/ind_40-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1968/ind_41-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1969/ind_42-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1970/ind_43-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1971/ind_44-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1998/ind_45-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1999/ind_46-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2000/ind_47-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2001/ind_48-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2002/ind_49-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2003/ind_50-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2004/ind_51-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2005/ind_52-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2006/ind_53-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2007/ind_54-2026_-_celma_ju_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2008/ind_55-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2009/ind_56-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2010/ind_57-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2011/ind_58-2026_-_cleber_angelita_carlao_babi_ju_matheus_guedes_matheus_costa_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2012/ind_59-2026_-_ju_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2013/ind_60-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2014/ind_61-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2015/ind_62-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2016/ind_63-2026_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2017/ind_64-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2018/ind_65-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2019/ind_66-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2024/ind_67-2026_-_carlao_e_ju.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2025/ind_68-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2026/ind_69-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2027/ind_70-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2028/ind_71-2026_-_celma_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2029/ind_72-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2030/ind_73-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2031/ind_74-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2032/ind_75-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2033/ind_76-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2034/ind_77-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2035/ind_78-2026_-_ju_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2036/ind_79-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2037/ind_80-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2038/ind_81-2026_-_ocimara_e_celma.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2040/ind_83-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2054/ind_84-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2055/ind_85-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2056/ind_86-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2057/ind_87-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2058/ind_88-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2059/ind_89-2026_-_ju_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2060/ind_90-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2061/ind_91-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2062/ind_92-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2063/ind_93-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2064/ind_94-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2065/ind_95-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2138/ind_96-2026_-__angelita.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2139/ind_97-2026_-__angelita.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2140/ind_98-2026_-__angelita.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2141/ind_99-2026_-__angelita.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2142/ind_100-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2143/ind_101-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2144/ind_102-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2145/ind_103-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2146/ind_104-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2147/ind_105-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2148/ind_106-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2149/ind_107-2026_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2150/ind_108-2026_-_ju_e_babi.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2151/ind_109-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2152/ind_110-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2153/ind_111-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2154/ind_112-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2155/ind_113-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2156/ind_114-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2157/ind_115-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2158/ind_116-2026_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2198/ind_117-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2199/ind_118-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2200/ind_119-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2201/ind_120-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2202/ind_121-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2203/ind_122-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2204/ind_123-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2205/ind_124-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2206/ind_125-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2207/ind_126-2026_-_babi_carlao_e_ju.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2208/ind_127-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2209/ind_128-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2210/ind_129-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2211/ind_130-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2212/ind_131-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2213/ind_132-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2214/ind_133-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2215/ind_134-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2218/ind_135-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2219/ind_136-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2220/ind_137-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2221/ind_138-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2222/ind_139-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2223/ind_140-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2224/ind_141-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2225/ind_142-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2226/ind_143-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2227/ind_144-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2228/ind_145-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2229/ind_146-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2231/ind_148-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2232/ind_149-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2233/ind_150-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2234/ind_151-2026_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2235/ind_152-2026_-_carlao_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2236/ind_153-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2237/ind_154-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2238/ind_155-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2239/ind_156-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2240/ind_157-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2241/ind_158-2026_-_cleberangelita_matheus_costa_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2242/ind_159-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2243/ind_160-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2244/ind_161-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2245/ind_162-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2246/ind_163-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2247/ind_164-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2248/ind_165-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2249/ind_166-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2250/ind_167-2026_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2251/ind_168-2026_-_ocimara_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2252/ind_169-2026_-_angelita_babi_e_ju.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2253/ind_170-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2254/ind_171-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2255/ind_172-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2256/ind_173-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2257/ind_174-2026_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2258/ind_175-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2259/ind_176-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2260/ind_177-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2261/ind_178-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2262/ind_179-2026_-_ju.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2263/ind_180-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2264/ind_181-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2265/ind_182-2026_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1972/mocao_01-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1973/mocao_02-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1974/mocao_03-2026_-_celma_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1975/mocao_04-2026_-_celma.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1976/mocao_05-2026_-_babi.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2020/mocao_06-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2021/mocao_07-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2041/mocao_08-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2172/mocao_09-2026_-_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2173/mocao_10-2026_-_cleber_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2174/mocao_11-2026_-_todos.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2175/mocao_12-2026_-_guedes_ju_angelita_carlao_celma_babi_cleber_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2176/mocao_13-2026_-_carlaoguedes_ju_angelita_babi_cleber_matheus_costa_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1996/emenda_n.a_01_de_11-02-2026_ao_projeto_lei_09_-_executivo_-_09-02-2026.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1977/parecer_projeto_de_lei_n_01_-_29.01.2026.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1978/parecer_projeto_de_lei_n_02_-_29.01.2026.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1979/parecer_projeto_de_lei_n_03_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1980/parecer_projeto_de_lei_n_04_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1981/parecer_projeto_de_lei_n_05_-_04.02.2026.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1982/parecer_projeto_de_lei_n_06_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1983/parecer_projeto_de_lei_n_07_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1984/parecer_projeto_de_lei_n_08_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/1985/parecer_projeto_de_lei_n_09_-_19.02.2026.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2047/parecer_projeto_de_lei_n_10_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2048/parecer_projeto_de_lei_n_11_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2049/parecer_projeto_de_lei_n_12_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2050/parecer_projeto_de_lei_n_13_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2051/parecer_projeto_de_lei_n_14_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2179/parecer_projeto_de_lei_n_15_-_01.04.2026.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2180/parecer_projeto_de_lei_n_16_-_01.04.2026.pdf" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2181/parecer_projeto_de_lei_n_18_-_22.04.2026.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2182/parecer_projeto_de_lei_n_19_-_22.04.2026.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2183/parecer_projeto_de_lei_n_20_-_22.04.2026.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2184/parecer_projeto_de_lei_n_21_-_22.04.2026.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2185/parecer_projeto_de_lei_n_22_-_22.04.2026.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2186/parecer_projeto_de_lei_n_25_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2187/parecer_projeto_de_lei_n_26_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2188/parecer_projeto_de_lei_n_27_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2189/parecer_projeto_de_lei_n_28_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2190/parecer_projeto_de_lei_n_29_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2191/parecer_projeto_de_lei_n_30_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2216/parecer_projeto_de_lei_n_34_-_03.06.2026.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2217/parecer_projeto_de_lei_n_35_-_03.06.2026.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2197/parecer_emenda_a_lei_organica_n_01_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2052/parecer_projeto_de_resolucao_n_01_-_18.03.2026.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2194/parecer_projeto_de_resolucao_n_02_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2195/parecer_projeto_de_resolucao_n_03_-_22.05.2026.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2196/parecer_projeto_de_resolucao_n_04_-_14.05.2026.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2193/parecer_decreto_legislativo_01-2026.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2163/proposta_de_emenda__a_lei_organica_n_01_-_mesa_diretora_-_23-04-2026.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2026/2135/portaria_01-2026.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H124"/>
+  <dimension ref="A1:H289"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
-    <col min="5" max="5" width="34.28515625" bestFit="1" customWidth="1"/>
+    <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148.28515625" bestFit="1" customWidth="1"/>
     <col min="7" max="7" width="156.85546875" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
@@ -2327,2822 +4226,7106 @@
       </c>
       <c r="D17" t="s">
         <v>11</v>
       </c>
       <c r="E17" t="s">
         <v>12</v>
       </c>
       <c r="F17" t="s">
         <v>80</v>
       </c>
       <c r="G17" s="1" t="s">
         <v>81</v>
       </c>
       <c r="H17" t="s">
         <v>82</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
         <v>83</v>
       </c>
       <c r="B18" t="s">
         <v>9</v>
       </c>
       <c r="C18" t="s">
-        <v>10</v>
+        <v>84</v>
       </c>
       <c r="D18" t="s">
-        <v>84</v>
+        <v>11</v>
       </c>
       <c r="E18" t="s">
+        <v>12</v>
+      </c>
+      <c r="F18" t="s">
         <v>85</v>
-      </c>
-[...1 lines deleted...]
-        <v>62</v>
       </c>
       <c r="G18" s="1" t="s">
         <v>86</v>
       </c>
       <c r="H18" t="s">
         <v>87</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
         <v>88</v>
       </c>
       <c r="B19" t="s">
         <v>9</v>
       </c>
       <c r="C19" t="s">
-        <v>10</v>
+        <v>89</v>
       </c>
       <c r="D19" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E19" t="s">
+        <v>12</v>
+      </c>
+      <c r="F19" t="s">
         <v>90</v>
       </c>
-      <c r="F19" t="s">
+      <c r="G19" s="1" t="s">
         <v>91</v>
       </c>
-      <c r="G19" s="1" t="s">
+      <c r="H19" t="s">
         <v>92</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
+        <v>93</v>
+      </c>
+      <c r="B20" t="s">
+        <v>9</v>
+      </c>
+      <c r="C20" t="s">
         <v>94</v>
       </c>
-      <c r="B20" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D20" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E20" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F20" t="s">
+        <v>13</v>
+      </c>
+      <c r="G20" s="1" t="s">
         <v>95</v>
       </c>
-      <c r="G20" s="1" t="s">
+      <c r="H20" t="s">
         <v>96</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
+        <v>97</v>
+      </c>
+      <c r="B21" t="s">
+        <v>9</v>
+      </c>
+      <c r="C21" t="s">
         <v>98</v>
       </c>
-      <c r="B21" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="D21" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E21" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F21" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G21" s="1" t="s">
         <v>99</v>
       </c>
       <c r="H21" t="s">
         <v>100</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
         <v>101</v>
       </c>
       <c r="B22" t="s">
         <v>9</v>
       </c>
       <c r="C22" t="s">
-        <v>25</v>
+        <v>102</v>
       </c>
       <c r="D22" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E22" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F22" t="s">
-        <v>95</v>
+        <v>13</v>
       </c>
       <c r="G22" s="1" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="H22" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B23" t="s">
         <v>9</v>
       </c>
       <c r="C23" t="s">
-        <v>29</v>
+        <v>106</v>
       </c>
       <c r="D23" t="s">
-        <v>89</v>
+        <v>11</v>
       </c>
       <c r="E23" t="s">
-        <v>90</v>
+        <v>12</v>
       </c>
       <c r="F23" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G23" s="1" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="H23" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B24" t="s">
         <v>9</v>
       </c>
       <c r="C24" t="s">
-        <v>10</v>
+        <v>110</v>
       </c>
       <c r="D24" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E24" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F24" t="s">
-        <v>91</v>
+        <v>13</v>
       </c>
       <c r="G24" s="1" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="H24" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B25" t="s">
         <v>9</v>
       </c>
       <c r="C25" t="s">
-        <v>17</v>
+        <v>114</v>
       </c>
       <c r="D25" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E25" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F25" t="s">
-        <v>91</v>
+        <v>115</v>
       </c>
       <c r="G25" s="1" t="s">
-        <v>113</v>
+        <v>116</v>
       </c>
       <c r="H25" t="s">
-        <v>114</v>
+        <v>117</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>115</v>
+        <v>118</v>
       </c>
       <c r="B26" t="s">
         <v>9</v>
       </c>
       <c r="C26" t="s">
-        <v>21</v>
+        <v>119</v>
       </c>
       <c r="D26" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E26" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F26" t="s">
-        <v>116</v>
+        <v>120</v>
       </c>
       <c r="G26" s="1" t="s">
-        <v>117</v>
+        <v>121</v>
       </c>
       <c r="H26" t="s">
-        <v>118</v>
+        <v>122</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>119</v>
+        <v>123</v>
       </c>
       <c r="B27" t="s">
         <v>9</v>
       </c>
       <c r="C27" t="s">
-        <v>25</v>
+        <v>124</v>
       </c>
       <c r="D27" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E27" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F27" t="s">
-        <v>116</v>
+        <v>75</v>
       </c>
       <c r="G27" s="1" t="s">
-        <v>120</v>
+        <v>125</v>
       </c>
       <c r="H27" t="s">
-        <v>121</v>
+        <v>126</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>122</v>
+        <v>127</v>
       </c>
       <c r="B28" t="s">
         <v>9</v>
       </c>
       <c r="C28" t="s">
-        <v>29</v>
+        <v>128</v>
       </c>
       <c r="D28" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E28" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F28" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="G28" s="1" t="s">
-        <v>123</v>
+        <v>129</v>
       </c>
       <c r="H28" t="s">
-        <v>124</v>
+        <v>130</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>125</v>
+        <v>131</v>
       </c>
       <c r="B29" t="s">
         <v>9</v>
       </c>
       <c r="C29" t="s">
-        <v>34</v>
+        <v>132</v>
       </c>
       <c r="D29" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E29" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F29" t="s">
-        <v>45</v>
+        <v>75</v>
       </c>
       <c r="G29" s="1" t="s">
-        <v>126</v>
+        <v>133</v>
       </c>
       <c r="H29" t="s">
-        <v>127</v>
+        <v>134</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>128</v>
+        <v>135</v>
       </c>
       <c r="B30" t="s">
         <v>9</v>
       </c>
       <c r="C30" t="s">
-        <v>39</v>
+        <v>136</v>
       </c>
       <c r="D30" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E30" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F30" t="s">
-        <v>45</v>
+        <v>35</v>
       </c>
       <c r="G30" s="1" t="s">
-        <v>129</v>
+        <v>137</v>
       </c>
       <c r="H30" t="s">
-        <v>130</v>
+        <v>138</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>131</v>
+        <v>139</v>
       </c>
       <c r="B31" t="s">
         <v>9</v>
       </c>
       <c r="C31" t="s">
-        <v>44</v>
+        <v>140</v>
       </c>
       <c r="D31" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E31" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F31" t="s">
-        <v>75</v>
+        <v>141</v>
       </c>
       <c r="G31" s="1" t="s">
-        <v>132</v>
+        <v>142</v>
       </c>
       <c r="H31" t="s">
-        <v>133</v>
+        <v>72</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>134</v>
+        <v>143</v>
       </c>
       <c r="B32" t="s">
         <v>9</v>
       </c>
       <c r="C32" t="s">
-        <v>49</v>
+        <v>144</v>
       </c>
       <c r="D32" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E32" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F32" t="s">
-        <v>80</v>
+        <v>145</v>
       </c>
       <c r="G32" s="1" t="s">
-        <v>135</v>
+        <v>146</v>
       </c>
       <c r="H32" t="s">
-        <v>136</v>
+        <v>147</v>
       </c>
     </row>
     <row r="33" spans="1:8">
       <c r="A33" t="s">
-        <v>137</v>
+        <v>148</v>
       </c>
       <c r="B33" t="s">
         <v>9</v>
       </c>
       <c r="C33" t="s">
-        <v>53</v>
+        <v>149</v>
       </c>
       <c r="D33" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E33" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F33" t="s">
-        <v>80</v>
+        <v>75</v>
       </c>
       <c r="G33" s="1" t="s">
-        <v>138</v>
+        <v>150</v>
       </c>
       <c r="H33" t="s">
-        <v>139</v>
+        <v>151</v>
       </c>
     </row>
     <row r="34" spans="1:8">
       <c r="A34" t="s">
-        <v>140</v>
+        <v>152</v>
       </c>
       <c r="B34" t="s">
         <v>9</v>
       </c>
       <c r="C34" t="s">
-        <v>57</v>
+        <v>153</v>
       </c>
       <c r="D34" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E34" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F34" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="G34" s="1" t="s">
-        <v>141</v>
+        <v>154</v>
       </c>
       <c r="H34" t="s">
-        <v>142</v>
+        <v>155</v>
       </c>
     </row>
     <row r="35" spans="1:8">
       <c r="A35" t="s">
-        <v>143</v>
+        <v>156</v>
       </c>
       <c r="B35" t="s">
         <v>9</v>
       </c>
       <c r="C35" t="s">
-        <v>61</v>
+        <v>157</v>
       </c>
       <c r="D35" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E35" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F35" t="s">
-        <v>80</v>
+        <v>35</v>
       </c>
       <c r="G35" s="1" t="s">
-        <v>144</v>
+        <v>158</v>
       </c>
       <c r="H35" t="s">
-        <v>145</v>
+        <v>159</v>
       </c>
     </row>
     <row r="36" spans="1:8">
       <c r="A36" t="s">
-        <v>146</v>
+        <v>160</v>
       </c>
       <c r="B36" t="s">
         <v>9</v>
       </c>
       <c r="C36" t="s">
-        <v>66</v>
+        <v>161</v>
       </c>
       <c r="D36" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E36" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F36" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G36" s="1" t="s">
-        <v>147</v>
+        <v>162</v>
       </c>
       <c r="H36" t="s">
-        <v>148</v>
+        <v>163</v>
       </c>
     </row>
     <row r="37" spans="1:8">
       <c r="A37" t="s">
-        <v>149</v>
+        <v>164</v>
       </c>
       <c r="B37" t="s">
         <v>9</v>
       </c>
       <c r="C37" t="s">
-        <v>70</v>
+        <v>165</v>
       </c>
       <c r="D37" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E37" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F37" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G37" s="1" t="s">
-        <v>150</v>
+        <v>166</v>
       </c>
       <c r="H37" t="s">
-        <v>151</v>
+        <v>167</v>
       </c>
     </row>
     <row r="38" spans="1:8">
       <c r="A38" t="s">
-        <v>152</v>
+        <v>168</v>
       </c>
       <c r="B38" t="s">
         <v>9</v>
       </c>
       <c r="C38" t="s">
-        <v>74</v>
+        <v>169</v>
       </c>
       <c r="D38" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E38" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F38" t="s">
-        <v>35</v>
+        <v>13</v>
       </c>
       <c r="G38" s="1" t="s">
-        <v>153</v>
+        <v>170</v>
       </c>
       <c r="H38" t="s">
-        <v>154</v>
+        <v>171</v>
       </c>
     </row>
     <row r="39" spans="1:8">
       <c r="A39" t="s">
-        <v>155</v>
+        <v>172</v>
       </c>
       <c r="B39" t="s">
         <v>9</v>
       </c>
       <c r="C39" t="s">
-        <v>79</v>
+        <v>173</v>
       </c>
       <c r="D39" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E39" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F39" t="s">
-        <v>156</v>
+        <v>174</v>
       </c>
       <c r="G39" s="1" t="s">
-        <v>157</v>
+        <v>175</v>
       </c>
       <c r="H39" t="s">
-        <v>158</v>
+        <v>176</v>
       </c>
     </row>
     <row r="40" spans="1:8">
       <c r="A40" t="s">
-        <v>159</v>
+        <v>177</v>
       </c>
       <c r="B40" t="s">
         <v>9</v>
       </c>
       <c r="C40" t="s">
-        <v>160</v>
+        <v>178</v>
       </c>
       <c r="D40" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E40" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F40" t="s">
-        <v>156</v>
+        <v>75</v>
       </c>
       <c r="G40" s="1" t="s">
-        <v>161</v>
+        <v>179</v>
       </c>
       <c r="H40" t="s">
-        <v>162</v>
+        <v>180</v>
       </c>
     </row>
     <row r="41" spans="1:8">
       <c r="A41" t="s">
-        <v>163</v>
+        <v>181</v>
       </c>
       <c r="B41" t="s">
         <v>9</v>
       </c>
       <c r="C41" t="s">
-        <v>164</v>
+        <v>182</v>
       </c>
       <c r="D41" t="s">
-        <v>108</v>
+        <v>11</v>
       </c>
       <c r="E41" t="s">
-        <v>109</v>
+        <v>12</v>
       </c>
       <c r="F41" t="s">
-        <v>156</v>
+        <v>35</v>
       </c>
       <c r="G41" s="1" t="s">
-        <v>165</v>
+        <v>183</v>
       </c>
       <c r="H41" t="s">
-        <v>166</v>
+        <v>184</v>
       </c>
     </row>
     <row r="42" spans="1:8">
       <c r="A42" t="s">
-        <v>167</v>
+        <v>185</v>
       </c>
       <c r="B42" t="s">
         <v>9</v>
       </c>
       <c r="C42" t="s">
-        <v>168</v>
+        <v>10</v>
       </c>
       <c r="D42" t="s">
-        <v>108</v>
+        <v>186</v>
       </c>
       <c r="E42" t="s">
-        <v>109</v>
+        <v>187</v>
       </c>
       <c r="F42" t="s">
-        <v>169</v>
+        <v>62</v>
       </c>
       <c r="G42" s="1" t="s">
-        <v>170</v>
+        <v>188</v>
       </c>
       <c r="H42" t="s">
-        <v>171</v>
+        <v>189</v>
       </c>
     </row>
     <row r="43" spans="1:8">
       <c r="A43" t="s">
-        <v>172</v>
+        <v>190</v>
       </c>
       <c r="B43" t="s">
         <v>9</v>
       </c>
       <c r="C43" t="s">
-        <v>173</v>
+        <v>10</v>
       </c>
       <c r="D43" t="s">
-        <v>108</v>
+        <v>191</v>
       </c>
       <c r="E43" t="s">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="F43" t="s">
-        <v>174</v>
+        <v>62</v>
       </c>
       <c r="G43" s="1" t="s">
-        <v>175</v>
+        <v>193</v>
       </c>
       <c r="H43" t="s">
-        <v>176</v>
+        <v>194</v>
       </c>
     </row>
     <row r="44" spans="1:8">
       <c r="A44" t="s">
-        <v>177</v>
+        <v>195</v>
       </c>
       <c r="B44" t="s">
         <v>9</v>
       </c>
       <c r="C44" t="s">
-        <v>178</v>
+        <v>17</v>
       </c>
       <c r="D44" t="s">
-        <v>108</v>
+        <v>191</v>
       </c>
       <c r="E44" t="s">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="F44" t="s">
-        <v>174</v>
+        <v>62</v>
       </c>
       <c r="G44" s="1" t="s">
-        <v>179</v>
+        <v>196</v>
       </c>
       <c r="H44" t="s">
-        <v>180</v>
+        <v>197</v>
       </c>
     </row>
     <row r="45" spans="1:8">
       <c r="A45" t="s">
-        <v>181</v>
+        <v>198</v>
       </c>
       <c r="B45" t="s">
         <v>9</v>
       </c>
       <c r="C45" t="s">
-        <v>182</v>
+        <v>21</v>
       </c>
       <c r="D45" t="s">
-        <v>108</v>
+        <v>191</v>
       </c>
       <c r="E45" t="s">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="F45" t="s">
-        <v>174</v>
+        <v>62</v>
       </c>
       <c r="G45" s="1" t="s">
-        <v>183</v>
+        <v>199</v>
       </c>
       <c r="H45" t="s">
-        <v>184</v>
+        <v>200</v>
       </c>
     </row>
     <row r="46" spans="1:8">
       <c r="A46" t="s">
-        <v>185</v>
+        <v>201</v>
       </c>
       <c r="B46" t="s">
         <v>9</v>
       </c>
       <c r="C46" t="s">
-        <v>186</v>
+        <v>25</v>
       </c>
       <c r="D46" t="s">
-        <v>108</v>
+        <v>191</v>
       </c>
       <c r="E46" t="s">
-        <v>109</v>
+        <v>192</v>
       </c>
       <c r="F46" t="s">
-        <v>95</v>
+        <v>62</v>
       </c>
       <c r="G46" s="1" t="s">
-        <v>187</v>
+        <v>202</v>
       </c>
       <c r="H46" t="s">
-        <v>188</v>
+        <v>203</v>
       </c>
     </row>
     <row r="47" spans="1:8">
       <c r="A47" t="s">
-        <v>189</v>
+        <v>204</v>
       </c>
       <c r="B47" t="s">
         <v>9</v>
       </c>
       <c r="C47" t="s">
-        <v>190</v>
+        <v>10</v>
       </c>
       <c r="D47" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E47" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F47" t="s">
-        <v>191</v>
+        <v>115</v>
       </c>
       <c r="G47" s="1" t="s">
-        <v>192</v>
+        <v>207</v>
       </c>
       <c r="H47" t="s">
-        <v>193</v>
+        <v>208</v>
       </c>
     </row>
     <row r="48" spans="1:8">
       <c r="A48" t="s">
-        <v>194</v>
+        <v>209</v>
       </c>
       <c r="B48" t="s">
         <v>9</v>
       </c>
       <c r="C48" t="s">
-        <v>195</v>
+        <v>17</v>
       </c>
       <c r="D48" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E48" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F48" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G48" s="1" t="s">
-        <v>196</v>
+        <v>210</v>
       </c>
       <c r="H48" t="s">
-        <v>197</v>
+        <v>211</v>
       </c>
     </row>
     <row r="49" spans="1:8">
       <c r="A49" t="s">
-        <v>198</v>
+        <v>212</v>
       </c>
       <c r="B49" t="s">
         <v>9</v>
       </c>
       <c r="C49" t="s">
-        <v>199</v>
+        <v>21</v>
       </c>
       <c r="D49" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E49" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F49" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G49" s="1" t="s">
-        <v>200</v>
+        <v>213</v>
       </c>
       <c r="H49" t="s">
-        <v>201</v>
+        <v>214</v>
       </c>
     </row>
     <row r="50" spans="1:8">
       <c r="A50" t="s">
-        <v>202</v>
+        <v>215</v>
       </c>
       <c r="B50" t="s">
         <v>9</v>
       </c>
       <c r="C50" t="s">
-        <v>203</v>
+        <v>25</v>
       </c>
       <c r="D50" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E50" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F50" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G50" s="1" t="s">
-        <v>204</v>
+        <v>216</v>
       </c>
       <c r="H50" t="s">
-        <v>205</v>
+        <v>217</v>
       </c>
     </row>
     <row r="51" spans="1:8">
       <c r="A51" t="s">
+        <v>218</v>
+      </c>
+      <c r="B51" t="s">
+        <v>9</v>
+      </c>
+      <c r="C51" t="s">
+        <v>29</v>
+      </c>
+      <c r="D51" t="s">
+        <v>205</v>
+      </c>
+      <c r="E51" t="s">
         <v>206</v>
       </c>
-      <c r="B51" t="s">
-[...10 lines deleted...]
-      </c>
       <c r="F51" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G51" s="1" t="s">
-        <v>208</v>
+        <v>219</v>
       </c>
       <c r="H51" t="s">
-        <v>209</v>
+        <v>220</v>
       </c>
     </row>
     <row r="52" spans="1:8">
       <c r="A52" t="s">
-        <v>210</v>
+        <v>221</v>
       </c>
       <c r="B52" t="s">
         <v>9</v>
       </c>
       <c r="C52" t="s">
-        <v>211</v>
+        <v>34</v>
       </c>
       <c r="D52" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E52" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F52" t="s">
-        <v>116</v>
+        <v>85</v>
       </c>
       <c r="G52" s="1" t="s">
-        <v>212</v>
+        <v>222</v>
       </c>
       <c r="H52" t="s">
-        <v>213</v>
+        <v>223</v>
       </c>
     </row>
     <row r="53" spans="1:8">
       <c r="A53" t="s">
-        <v>214</v>
+        <v>224</v>
       </c>
       <c r="B53" t="s">
         <v>9</v>
       </c>
       <c r="C53" t="s">
-        <v>215</v>
+        <v>39</v>
       </c>
       <c r="D53" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E53" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F53" t="s">
-        <v>116</v>
+        <v>225</v>
       </c>
       <c r="G53" s="1" t="s">
-        <v>216</v>
+        <v>226</v>
       </c>
       <c r="H53" t="s">
-        <v>217</v>
+        <v>227</v>
       </c>
     </row>
     <row r="54" spans="1:8">
       <c r="A54" t="s">
-        <v>218</v>
+        <v>228</v>
       </c>
       <c r="B54" t="s">
         <v>9</v>
       </c>
       <c r="C54" t="s">
-        <v>219</v>
+        <v>44</v>
       </c>
       <c r="D54" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E54" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F54" t="s">
         <v>45</v>
       </c>
       <c r="G54" s="1" t="s">
-        <v>220</v>
+        <v>229</v>
       </c>
       <c r="H54" t="s">
-        <v>221</v>
+        <v>230</v>
       </c>
     </row>
     <row r="55" spans="1:8">
       <c r="A55" t="s">
-        <v>222</v>
+        <v>231</v>
       </c>
       <c r="B55" t="s">
         <v>9</v>
       </c>
       <c r="C55" t="s">
-        <v>223</v>
+        <v>49</v>
       </c>
       <c r="D55" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E55" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F55" t="s">
-        <v>80</v>
+        <v>85</v>
       </c>
       <c r="G55" s="1" t="s">
-        <v>224</v>
+        <v>232</v>
       </c>
       <c r="H55" t="s">
-        <v>225</v>
+        <v>233</v>
       </c>
     </row>
     <row r="56" spans="1:8">
       <c r="A56" t="s">
-        <v>226</v>
+        <v>234</v>
       </c>
       <c r="B56" t="s">
         <v>9</v>
       </c>
       <c r="C56" t="s">
-        <v>227</v>
+        <v>53</v>
       </c>
       <c r="D56" t="s">
-        <v>108</v>
+        <v>205</v>
       </c>
       <c r="E56" t="s">
-        <v>109</v>
+        <v>206</v>
       </c>
       <c r="F56" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
       <c r="G56" s="1" t="s">
-        <v>228</v>
+        <v>236</v>
       </c>
       <c r="H56" t="s">
-        <v>229</v>
+        <v>237</v>
       </c>
     </row>
     <row r="57" spans="1:8">
       <c r="A57" t="s">
-        <v>230</v>
+        <v>238</v>
       </c>
       <c r="B57" t="s">
         <v>9</v>
       </c>
       <c r="C57" t="s">
-        <v>231</v>
+        <v>10</v>
       </c>
       <c r="D57" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E57" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F57" t="s">
-        <v>80</v>
+        <v>115</v>
       </c>
       <c r="G57" s="1" t="s">
-        <v>232</v>
+        <v>241</v>
       </c>
       <c r="H57" t="s">
-        <v>233</v>
+        <v>242</v>
       </c>
     </row>
     <row r="58" spans="1:8">
       <c r="A58" t="s">
-        <v>234</v>
+        <v>243</v>
       </c>
       <c r="B58" t="s">
         <v>9</v>
       </c>
       <c r="C58" t="s">
-        <v>235</v>
+        <v>17</v>
       </c>
       <c r="D58" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E58" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F58" t="s">
-        <v>236</v>
+        <v>115</v>
       </c>
       <c r="G58" s="1" t="s">
-        <v>237</v>
+        <v>244</v>
       </c>
       <c r="H58" t="s">
-        <v>238</v>
+        <v>245</v>
       </c>
     </row>
     <row r="59" spans="1:8">
       <c r="A59" t="s">
-        <v>239</v>
+        <v>246</v>
       </c>
       <c r="B59" t="s">
         <v>9</v>
       </c>
       <c r="C59" t="s">
-        <v>240</v>
+        <v>21</v>
       </c>
       <c r="D59" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E59" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F59" t="s">
-        <v>35</v>
+        <v>235</v>
       </c>
       <c r="G59" s="1" t="s">
-        <v>241</v>
+        <v>247</v>
       </c>
       <c r="H59" t="s">
-        <v>242</v>
+        <v>248</v>
       </c>
     </row>
     <row r="60" spans="1:8">
       <c r="A60" t="s">
-        <v>243</v>
+        <v>249</v>
       </c>
       <c r="B60" t="s">
         <v>9</v>
       </c>
       <c r="C60" t="s">
-        <v>244</v>
+        <v>25</v>
       </c>
       <c r="D60" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E60" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F60" t="s">
-        <v>35</v>
+        <v>235</v>
       </c>
       <c r="G60" s="1" t="s">
-        <v>245</v>
+        <v>250</v>
       </c>
       <c r="H60" t="s">
-        <v>246</v>
+        <v>251</v>
       </c>
     </row>
     <row r="61" spans="1:8">
       <c r="A61" t="s">
-        <v>247</v>
+        <v>252</v>
       </c>
       <c r="B61" t="s">
         <v>9</v>
       </c>
       <c r="C61" t="s">
-        <v>248</v>
+        <v>29</v>
       </c>
       <c r="D61" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E61" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F61" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G61" s="1" t="s">
-        <v>249</v>
+        <v>253</v>
       </c>
       <c r="H61" t="s">
-        <v>250</v>
+        <v>254</v>
       </c>
     </row>
     <row r="62" spans="1:8">
       <c r="A62" t="s">
-        <v>251</v>
+        <v>255</v>
       </c>
       <c r="B62" t="s">
         <v>9</v>
       </c>
       <c r="C62" t="s">
-        <v>252</v>
+        <v>34</v>
       </c>
       <c r="D62" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E62" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F62" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G62" s="1" t="s">
-        <v>253</v>
+        <v>256</v>
       </c>
       <c r="H62" t="s">
-        <v>254</v>
+        <v>257</v>
       </c>
     </row>
     <row r="63" spans="1:8">
       <c r="A63" t="s">
-        <v>255</v>
+        <v>258</v>
       </c>
       <c r="B63" t="s">
         <v>9</v>
       </c>
       <c r="C63" t="s">
-        <v>256</v>
+        <v>39</v>
       </c>
       <c r="D63" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E63" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F63" t="s">
-        <v>156</v>
+        <v>45</v>
       </c>
       <c r="G63" s="1" t="s">
-        <v>257</v>
+        <v>259</v>
       </c>
       <c r="H63" t="s">
-        <v>258</v>
+        <v>260</v>
       </c>
     </row>
     <row r="64" spans="1:8">
       <c r="A64" t="s">
-        <v>259</v>
+        <v>261</v>
       </c>
       <c r="B64" t="s">
         <v>9</v>
       </c>
       <c r="C64" t="s">
-        <v>260</v>
+        <v>44</v>
       </c>
       <c r="D64" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E64" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F64" t="s">
-        <v>169</v>
+        <v>75</v>
       </c>
       <c r="G64" s="1" t="s">
-        <v>261</v>
+        <v>262</v>
       </c>
       <c r="H64" t="s">
-        <v>262</v>
+        <v>263</v>
       </c>
     </row>
     <row r="65" spans="1:8">
       <c r="A65" t="s">
-        <v>263</v>
+        <v>264</v>
       </c>
       <c r="B65" t="s">
         <v>9</v>
       </c>
       <c r="C65" t="s">
-        <v>264</v>
+        <v>49</v>
       </c>
       <c r="D65" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E65" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F65" t="s">
-        <v>169</v>
+        <v>80</v>
       </c>
       <c r="G65" s="1" t="s">
         <v>265</v>
       </c>
       <c r="H65" t="s">
         <v>266</v>
       </c>
     </row>
     <row r="66" spans="1:8">
       <c r="A66" t="s">
         <v>267</v>
       </c>
       <c r="B66" t="s">
         <v>9</v>
       </c>
       <c r="C66" t="s">
-        <v>268</v>
+        <v>53</v>
       </c>
       <c r="D66" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E66" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F66" t="s">
         <v>80</v>
       </c>
       <c r="G66" s="1" t="s">
+        <v>268</v>
+      </c>
+      <c r="H66" t="s">
         <v>269</v>
-      </c>
-[...1 lines deleted...]
-        <v>270</v>
       </c>
     </row>
     <row r="67" spans="1:8">
       <c r="A67" t="s">
-        <v>271</v>
+        <v>270</v>
       </c>
       <c r="B67" t="s">
         <v>9</v>
       </c>
       <c r="C67" t="s">
-        <v>272</v>
+        <v>57</v>
       </c>
       <c r="D67" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E67" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F67" t="s">
         <v>80</v>
       </c>
       <c r="G67" s="1" t="s">
-        <v>273</v>
+        <v>271</v>
       </c>
       <c r="H67" t="s">
-        <v>274</v>
+        <v>272</v>
       </c>
     </row>
     <row r="68" spans="1:8">
       <c r="A68" t="s">
+        <v>273</v>
+      </c>
+      <c r="B68" t="s">
+        <v>9</v>
+      </c>
+      <c r="C68" t="s">
+        <v>61</v>
+      </c>
+      <c r="D68" t="s">
+        <v>239</v>
+      </c>
+      <c r="E68" t="s">
+        <v>240</v>
+      </c>
+      <c r="F68" t="s">
+        <v>80</v>
+      </c>
+      <c r="G68" s="1" t="s">
+        <v>274</v>
+      </c>
+      <c r="H68" t="s">
         <v>275</v>
-      </c>
-[...19 lines deleted...]
-        <v>278</v>
       </c>
     </row>
     <row r="69" spans="1:8">
       <c r="A69" t="s">
-        <v>279</v>
+        <v>276</v>
       </c>
       <c r="B69" t="s">
         <v>9</v>
       </c>
       <c r="C69" t="s">
-        <v>280</v>
+        <v>66</v>
       </c>
       <c r="D69" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E69" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F69" t="s">
-        <v>174</v>
+        <v>35</v>
       </c>
       <c r="G69" s="1" t="s">
-        <v>281</v>
+        <v>277</v>
       </c>
       <c r="H69" t="s">
-        <v>282</v>
+        <v>278</v>
       </c>
     </row>
     <row r="70" spans="1:8">
       <c r="A70" t="s">
-        <v>283</v>
+        <v>279</v>
       </c>
       <c r="B70" t="s">
         <v>9</v>
       </c>
       <c r="C70" t="s">
-        <v>284</v>
+        <v>70</v>
       </c>
       <c r="D70" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E70" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F70" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="G70" s="1" t="s">
-        <v>285</v>
+        <v>280</v>
       </c>
       <c r="H70" t="s">
-        <v>286</v>
+        <v>281</v>
       </c>
     </row>
     <row r="71" spans="1:8">
       <c r="A71" t="s">
-        <v>287</v>
+        <v>282</v>
       </c>
       <c r="B71" t="s">
         <v>9</v>
       </c>
       <c r="C71" t="s">
-        <v>288</v>
+        <v>74</v>
       </c>
       <c r="D71" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E71" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F71" t="s">
-        <v>91</v>
+        <v>35</v>
       </c>
       <c r="G71" s="1" t="s">
-        <v>289</v>
+        <v>283</v>
       </c>
       <c r="H71" t="s">
-        <v>290</v>
+        <v>284</v>
       </c>
     </row>
     <row r="72" spans="1:8">
       <c r="A72" t="s">
-        <v>291</v>
+        <v>285</v>
       </c>
       <c r="B72" t="s">
         <v>9</v>
       </c>
       <c r="C72" t="s">
-        <v>292</v>
+        <v>79</v>
       </c>
       <c r="D72" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E72" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F72" t="s">
-        <v>91</v>
+        <v>286</v>
       </c>
       <c r="G72" s="1" t="s">
-        <v>293</v>
+        <v>287</v>
       </c>
       <c r="H72" t="s">
-        <v>294</v>
+        <v>288</v>
       </c>
     </row>
     <row r="73" spans="1:8">
       <c r="A73" t="s">
-        <v>295</v>
+        <v>289</v>
       </c>
       <c r="B73" t="s">
         <v>9</v>
       </c>
       <c r="C73" t="s">
-        <v>296</v>
+        <v>290</v>
       </c>
       <c r="D73" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E73" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F73" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="G73" s="1" t="s">
-        <v>297</v>
+        <v>291</v>
       </c>
       <c r="H73" t="s">
-        <v>298</v>
+        <v>292</v>
       </c>
     </row>
     <row r="74" spans="1:8">
       <c r="A74" t="s">
-        <v>299</v>
+        <v>293</v>
       </c>
       <c r="B74" t="s">
         <v>9</v>
       </c>
       <c r="C74" t="s">
-        <v>300</v>
+        <v>84</v>
       </c>
       <c r="D74" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E74" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F74" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="G74" s="1" t="s">
-        <v>301</v>
+        <v>294</v>
       </c>
       <c r="H74" t="s">
-        <v>302</v>
+        <v>295</v>
       </c>
     </row>
     <row r="75" spans="1:8">
       <c r="A75" t="s">
-        <v>303</v>
+        <v>296</v>
       </c>
       <c r="B75" t="s">
         <v>9</v>
       </c>
       <c r="C75" t="s">
-        <v>304</v>
+        <v>89</v>
       </c>
       <c r="D75" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E75" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F75" t="s">
-        <v>95</v>
+        <v>297</v>
       </c>
       <c r="G75" s="1" t="s">
-        <v>305</v>
+        <v>298</v>
       </c>
       <c r="H75" t="s">
-        <v>306</v>
+        <v>299</v>
       </c>
     </row>
     <row r="76" spans="1:8">
       <c r="A76" t="s">
-        <v>307</v>
+        <v>300</v>
       </c>
       <c r="B76" t="s">
         <v>9</v>
       </c>
       <c r="C76" t="s">
-        <v>308</v>
+        <v>94</v>
       </c>
       <c r="D76" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E76" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F76" t="s">
-        <v>95</v>
+        <v>301</v>
       </c>
       <c r="G76" s="1" t="s">
-        <v>309</v>
+        <v>302</v>
       </c>
       <c r="H76" t="s">
-        <v>310</v>
+        <v>303</v>
       </c>
     </row>
     <row r="77" spans="1:8">
       <c r="A77" t="s">
-        <v>311</v>
+        <v>304</v>
       </c>
       <c r="B77" t="s">
         <v>9</v>
       </c>
       <c r="C77" t="s">
-        <v>312</v>
+        <v>98</v>
       </c>
       <c r="D77" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E77" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F77" t="s">
-        <v>313</v>
+        <v>301</v>
       </c>
       <c r="G77" s="1" t="s">
-        <v>314</v>
+        <v>305</v>
       </c>
       <c r="H77" t="s">
-        <v>315</v>
+        <v>306</v>
       </c>
     </row>
     <row r="78" spans="1:8">
       <c r="A78" t="s">
-        <v>316</v>
+        <v>307</v>
       </c>
       <c r="B78" t="s">
         <v>9</v>
       </c>
       <c r="C78" t="s">
-        <v>317</v>
+        <v>102</v>
       </c>
       <c r="D78" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E78" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F78" t="s">
-        <v>116</v>
+        <v>301</v>
       </c>
       <c r="G78" s="1" t="s">
-        <v>318</v>
+        <v>308</v>
       </c>
       <c r="H78" t="s">
-        <v>319</v>
+        <v>309</v>
       </c>
     </row>
     <row r="79" spans="1:8">
       <c r="A79" t="s">
-        <v>320</v>
+        <v>310</v>
       </c>
       <c r="B79" t="s">
         <v>9</v>
       </c>
       <c r="C79" t="s">
-        <v>321</v>
+        <v>106</v>
       </c>
       <c r="D79" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E79" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F79" t="s">
-        <v>95</v>
+        <v>85</v>
       </c>
       <c r="G79" s="1" t="s">
-        <v>322</v>
+        <v>311</v>
       </c>
       <c r="H79" t="s">
-        <v>323</v>
+        <v>312</v>
       </c>
     </row>
     <row r="80" spans="1:8">
       <c r="A80" t="s">
-        <v>324</v>
+        <v>313</v>
       </c>
       <c r="B80" t="s">
         <v>9</v>
       </c>
       <c r="C80" t="s">
-        <v>325</v>
+        <v>110</v>
       </c>
       <c r="D80" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E80" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F80" t="s">
-        <v>45</v>
+        <v>314</v>
       </c>
       <c r="G80" s="1" t="s">
-        <v>326</v>
+        <v>315</v>
       </c>
       <c r="H80" t="s">
-        <v>327</v>
+        <v>316</v>
       </c>
     </row>
     <row r="81" spans="1:8">
       <c r="A81" t="s">
-        <v>328</v>
+        <v>317</v>
       </c>
       <c r="B81" t="s">
         <v>9</v>
       </c>
       <c r="C81" t="s">
-        <v>329</v>
+        <v>114</v>
       </c>
       <c r="D81" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E81" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F81" t="s">
-        <v>330</v>
+        <v>85</v>
       </c>
       <c r="G81" s="1" t="s">
-        <v>331</v>
+        <v>318</v>
       </c>
       <c r="H81" t="s">
-        <v>332</v>
+        <v>319</v>
       </c>
     </row>
     <row r="82" spans="1:8">
       <c r="A82" t="s">
-        <v>333</v>
+        <v>320</v>
       </c>
       <c r="B82" t="s">
         <v>9</v>
       </c>
       <c r="C82" t="s">
-        <v>334</v>
+        <v>119</v>
       </c>
       <c r="D82" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E82" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F82" t="s">
-        <v>335</v>
+        <v>85</v>
       </c>
       <c r="G82" s="1" t="s">
-        <v>336</v>
+        <v>321</v>
       </c>
       <c r="H82" t="s">
-        <v>337</v>
+        <v>322</v>
       </c>
     </row>
     <row r="83" spans="1:8">
       <c r="A83" t="s">
-        <v>338</v>
+        <v>323</v>
       </c>
       <c r="B83" t="s">
         <v>9</v>
       </c>
       <c r="C83" t="s">
-        <v>339</v>
+        <v>124</v>
       </c>
       <c r="D83" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E83" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F83" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
       <c r="G83" s="1" t="s">
-        <v>340</v>
+        <v>324</v>
       </c>
       <c r="H83" t="s">
-        <v>341</v>
+        <v>325</v>
       </c>
     </row>
     <row r="84" spans="1:8">
       <c r="A84" t="s">
-        <v>342</v>
+        <v>326</v>
       </c>
       <c r="B84" t="s">
         <v>9</v>
       </c>
       <c r="C84" t="s">
-        <v>343</v>
+        <v>128</v>
       </c>
       <c r="D84" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E84" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F84" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
       <c r="G84" s="1" t="s">
-        <v>344</v>
+        <v>327</v>
       </c>
       <c r="H84" t="s">
-        <v>345</v>
+        <v>328</v>
       </c>
     </row>
     <row r="85" spans="1:8">
       <c r="A85" t="s">
-        <v>346</v>
+        <v>329</v>
       </c>
       <c r="B85" t="s">
         <v>9</v>
       </c>
       <c r="C85" t="s">
-        <v>347</v>
+        <v>132</v>
       </c>
       <c r="D85" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E85" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F85" t="s">
-        <v>80</v>
+        <v>235</v>
       </c>
       <c r="G85" s="1" t="s">
-        <v>348</v>
+        <v>330</v>
       </c>
       <c r="H85" t="s">
-        <v>349</v>
+        <v>331</v>
       </c>
     </row>
     <row r="86" spans="1:8">
       <c r="A86" t="s">
-        <v>350</v>
+        <v>332</v>
       </c>
       <c r="B86" t="s">
         <v>9</v>
       </c>
       <c r="C86" t="s">
-        <v>351</v>
+        <v>136</v>
       </c>
       <c r="D86" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E86" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F86" t="s">
-        <v>75</v>
+        <v>235</v>
       </c>
       <c r="G86" s="1" t="s">
-        <v>352</v>
+        <v>333</v>
       </c>
       <c r="H86" t="s">
-        <v>353</v>
+        <v>334</v>
       </c>
     </row>
     <row r="87" spans="1:8">
       <c r="A87" t="s">
-        <v>354</v>
+        <v>335</v>
       </c>
       <c r="B87" t="s">
         <v>9</v>
       </c>
       <c r="C87" t="s">
-        <v>355</v>
+        <v>140</v>
       </c>
       <c r="D87" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E87" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F87" t="s">
-        <v>35</v>
+        <v>45</v>
       </c>
       <c r="G87" s="1" t="s">
-        <v>356</v>
+        <v>336</v>
       </c>
       <c r="H87" t="s">
-        <v>357</v>
+        <v>337</v>
       </c>
     </row>
     <row r="88" spans="1:8">
       <c r="A88" t="s">
-        <v>358</v>
+        <v>338</v>
       </c>
       <c r="B88" t="s">
         <v>9</v>
       </c>
       <c r="C88" t="s">
-        <v>359</v>
+        <v>144</v>
       </c>
       <c r="D88" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E88" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F88" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="G88" s="1" t="s">
-        <v>360</v>
+        <v>339</v>
       </c>
       <c r="H88" t="s">
-        <v>361</v>
+        <v>340</v>
       </c>
     </row>
     <row r="89" spans="1:8">
       <c r="A89" t="s">
-        <v>362</v>
+        <v>341</v>
       </c>
       <c r="B89" t="s">
         <v>9</v>
       </c>
       <c r="C89" t="s">
-        <v>363</v>
+        <v>149</v>
       </c>
       <c r="D89" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E89" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F89" t="s">
-        <v>35</v>
+        <v>80</v>
       </c>
       <c r="G89" s="1" t="s">
-        <v>364</v>
+        <v>342</v>
       </c>
       <c r="H89" t="s">
-        <v>365</v>
+        <v>343</v>
       </c>
     </row>
     <row r="90" spans="1:8">
       <c r="A90" t="s">
-        <v>366</v>
+        <v>344</v>
       </c>
       <c r="B90" t="s">
         <v>9</v>
       </c>
       <c r="C90" t="s">
-        <v>367</v>
+        <v>153</v>
       </c>
       <c r="D90" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E90" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F90" t="s">
-        <v>368</v>
+        <v>80</v>
       </c>
       <c r="G90" s="1" t="s">
-        <v>369</v>
+        <v>345</v>
       </c>
       <c r="H90" t="s">
-        <v>370</v>
+        <v>346</v>
       </c>
     </row>
     <row r="91" spans="1:8">
       <c r="A91" t="s">
-        <v>371</v>
+        <v>347</v>
       </c>
       <c r="B91" t="s">
         <v>9</v>
       </c>
       <c r="C91" t="s">
-        <v>372</v>
+        <v>157</v>
       </c>
       <c r="D91" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E91" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F91" t="s">
-        <v>91</v>
+        <v>348</v>
       </c>
       <c r="G91" s="1" t="s">
-        <v>373</v>
+        <v>349</v>
       </c>
       <c r="H91" t="s">
-        <v>374</v>
+        <v>350</v>
       </c>
     </row>
     <row r="92" spans="1:8">
       <c r="A92" t="s">
-        <v>9</v>
+        <v>351</v>
       </c>
       <c r="B92" t="s">
         <v>9</v>
       </c>
       <c r="C92" t="s">
-        <v>375</v>
+        <v>161</v>
       </c>
       <c r="D92" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E92" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F92" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G92" s="1" t="s">
-        <v>376</v>
+        <v>352</v>
       </c>
       <c r="H92" t="s">
-        <v>377</v>
+        <v>353</v>
       </c>
     </row>
     <row r="93" spans="1:8">
       <c r="A93" t="s">
-        <v>378</v>
+        <v>354</v>
       </c>
       <c r="B93" t="s">
         <v>9</v>
       </c>
       <c r="C93" t="s">
-        <v>379</v>
+        <v>165</v>
       </c>
       <c r="D93" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E93" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F93" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G93" s="1" t="s">
-        <v>380</v>
+        <v>355</v>
       </c>
       <c r="H93" t="s">
-        <v>381</v>
+        <v>356</v>
       </c>
     </row>
     <row r="94" spans="1:8">
       <c r="A94" t="s">
-        <v>382</v>
+        <v>357</v>
       </c>
       <c r="B94" t="s">
         <v>9</v>
       </c>
       <c r="C94" t="s">
-        <v>383</v>
+        <v>358</v>
       </c>
       <c r="D94" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E94" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F94" t="s">
-        <v>384</v>
+        <v>35</v>
       </c>
       <c r="G94" s="1" t="s">
-        <v>385</v>
+        <v>359</v>
       </c>
       <c r="H94" t="s">
-        <v>386</v>
+        <v>360</v>
       </c>
     </row>
     <row r="95" spans="1:8">
       <c r="A95" t="s">
-        <v>387</v>
+        <v>361</v>
       </c>
       <c r="B95" t="s">
         <v>9</v>
       </c>
       <c r="C95" t="s">
-        <v>388</v>
+        <v>169</v>
       </c>
       <c r="D95" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E95" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F95" t="s">
-        <v>95</v>
+        <v>35</v>
       </c>
       <c r="G95" s="1" t="s">
-        <v>389</v>
+        <v>362</v>
       </c>
       <c r="H95" t="s">
-        <v>390</v>
+        <v>363</v>
       </c>
     </row>
     <row r="96" spans="1:8">
       <c r="A96" t="s">
-        <v>391</v>
+        <v>364</v>
       </c>
       <c r="B96" t="s">
         <v>9</v>
       </c>
       <c r="C96" t="s">
-        <v>392</v>
+        <v>173</v>
       </c>
       <c r="D96" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E96" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F96" t="s">
-        <v>95</v>
+        <v>286</v>
       </c>
       <c r="G96" s="1" t="s">
-        <v>393</v>
+        <v>365</v>
       </c>
       <c r="H96" t="s">
-        <v>394</v>
+        <v>366</v>
       </c>
     </row>
     <row r="97" spans="1:8">
       <c r="A97" t="s">
-        <v>395</v>
+        <v>367</v>
       </c>
       <c r="B97" t="s">
         <v>9</v>
       </c>
       <c r="C97" t="s">
-        <v>396</v>
+        <v>178</v>
       </c>
       <c r="D97" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E97" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F97" t="s">
-        <v>116</v>
+        <v>297</v>
       </c>
       <c r="G97" s="1" t="s">
-        <v>397</v>
+        <v>368</v>
       </c>
       <c r="H97" t="s">
-        <v>398</v>
+        <v>369</v>
       </c>
     </row>
     <row r="98" spans="1:8">
       <c r="A98" t="s">
-        <v>399</v>
+        <v>370</v>
       </c>
       <c r="B98" t="s">
         <v>9</v>
       </c>
       <c r="C98" t="s">
-        <v>400</v>
+        <v>182</v>
       </c>
       <c r="D98" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E98" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F98" t="s">
-        <v>116</v>
+        <v>297</v>
       </c>
       <c r="G98" s="1" t="s">
-        <v>401</v>
+        <v>371</v>
       </c>
       <c r="H98" t="s">
-        <v>402</v>
+        <v>372</v>
       </c>
     </row>
     <row r="99" spans="1:8">
       <c r="A99" t="s">
-        <v>403</v>
+        <v>373</v>
       </c>
       <c r="B99" t="s">
         <v>9</v>
       </c>
       <c r="C99" t="s">
-        <v>404</v>
+        <v>374</v>
       </c>
       <c r="D99" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E99" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F99" t="s">
-        <v>116</v>
+        <v>80</v>
       </c>
       <c r="G99" s="1" t="s">
-        <v>405</v>
+        <v>375</v>
       </c>
       <c r="H99" t="s">
-        <v>406</v>
+        <v>376</v>
       </c>
     </row>
     <row r="100" spans="1:8">
       <c r="A100" t="s">
-        <v>407</v>
+        <v>377</v>
       </c>
       <c r="B100" t="s">
         <v>9</v>
       </c>
       <c r="C100" t="s">
-        <v>408</v>
+        <v>378</v>
       </c>
       <c r="D100" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E100" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F100" t="s">
         <v>80</v>
       </c>
       <c r="G100" s="1" t="s">
-        <v>409</v>
+        <v>379</v>
       </c>
       <c r="H100" t="s">
-        <v>410</v>
+        <v>380</v>
       </c>
     </row>
     <row r="101" spans="1:8">
       <c r="A101" t="s">
-        <v>411</v>
+        <v>381</v>
       </c>
       <c r="B101" t="s">
         <v>9</v>
       </c>
       <c r="C101" t="s">
-        <v>412</v>
+        <v>382</v>
       </c>
       <c r="D101" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E101" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F101" t="s">
-        <v>80</v>
+        <v>301</v>
       </c>
       <c r="G101" s="1" t="s">
-        <v>413</v>
+        <v>383</v>
       </c>
       <c r="H101" t="s">
-        <v>414</v>
+        <v>384</v>
       </c>
     </row>
     <row r="102" spans="1:8">
       <c r="A102" t="s">
-        <v>415</v>
+        <v>385</v>
       </c>
       <c r="B102" t="s">
         <v>9</v>
       </c>
       <c r="C102" t="s">
-        <v>416</v>
+        <v>386</v>
       </c>
       <c r="D102" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E102" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F102" t="s">
-        <v>35</v>
+        <v>301</v>
       </c>
       <c r="G102" s="1" t="s">
-        <v>417</v>
+        <v>387</v>
       </c>
       <c r="H102" t="s">
-        <v>418</v>
+        <v>388</v>
       </c>
     </row>
     <row r="103" spans="1:8">
       <c r="A103" t="s">
-        <v>419</v>
+        <v>389</v>
       </c>
       <c r="B103" t="s">
         <v>9</v>
       </c>
       <c r="C103" t="s">
-        <v>420</v>
+        <v>390</v>
       </c>
       <c r="D103" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E103" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F103" t="s">
-        <v>35</v>
+        <v>115</v>
       </c>
       <c r="G103" s="1" t="s">
-        <v>421</v>
+        <v>391</v>
       </c>
       <c r="H103" t="s">
-        <v>422</v>
+        <v>392</v>
       </c>
     </row>
     <row r="104" spans="1:8">
       <c r="A104" t="s">
-        <v>423</v>
+        <v>393</v>
       </c>
       <c r="B104" t="s">
         <v>9</v>
       </c>
       <c r="C104" t="s">
-        <v>424</v>
+        <v>394</v>
       </c>
       <c r="D104" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E104" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F104" t="s">
-        <v>425</v>
+        <v>115</v>
       </c>
       <c r="G104" s="1" t="s">
-        <v>426</v>
+        <v>395</v>
       </c>
       <c r="H104" t="s">
-        <v>427</v>
+        <v>396</v>
       </c>
     </row>
     <row r="105" spans="1:8">
       <c r="A105" t="s">
-        <v>428</v>
+        <v>397</v>
       </c>
       <c r="B105" t="s">
         <v>9</v>
       </c>
       <c r="C105" t="s">
-        <v>429</v>
+        <v>398</v>
       </c>
       <c r="D105" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E105" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F105" t="s">
-        <v>169</v>
+        <v>115</v>
       </c>
       <c r="G105" s="1" t="s">
-        <v>430</v>
+        <v>399</v>
       </c>
       <c r="H105" t="s">
-        <v>431</v>
+        <v>400</v>
       </c>
     </row>
     <row r="106" spans="1:8">
       <c r="A106" t="s">
-        <v>432</v>
+        <v>401</v>
       </c>
       <c r="B106" t="s">
         <v>9</v>
       </c>
       <c r="C106" t="s">
-        <v>433</v>
+        <v>402</v>
       </c>
       <c r="D106" t="s">
-        <v>108</v>
+        <v>239</v>
       </c>
       <c r="E106" t="s">
-        <v>109</v>
+        <v>240</v>
       </c>
       <c r="F106" t="s">
-        <v>169</v>
+        <v>85</v>
       </c>
       <c r="G106" s="1" t="s">
-        <v>434</v>
+        <v>403</v>
       </c>
       <c r="H106" t="s">
-        <v>435</v>
+        <v>404</v>
       </c>
     </row>
     <row r="107" spans="1:8">
       <c r="A107" t="s">
-        <v>436</v>
+        <v>405</v>
       </c>
       <c r="B107" t="s">
         <v>9</v>
       </c>
       <c r="C107" t="s">
-        <v>10</v>
+        <v>406</v>
       </c>
       <c r="D107" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E107" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F107" t="s">
-        <v>439</v>
+        <v>85</v>
       </c>
       <c r="G107" s="1" t="s">
-        <v>440</v>
+        <v>407</v>
       </c>
       <c r="H107" t="s">
-        <v>441</v>
+        <v>408</v>
       </c>
     </row>
     <row r="108" spans="1:8">
       <c r="A108" t="s">
-        <v>442</v>
+        <v>409</v>
       </c>
       <c r="B108" t="s">
         <v>9</v>
       </c>
       <c r="C108" t="s">
-        <v>17</v>
+        <v>410</v>
       </c>
       <c r="D108" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E108" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F108" t="s">
-        <v>439</v>
+        <v>85</v>
       </c>
       <c r="G108" s="1" t="s">
-        <v>443</v>
+        <v>411</v>
       </c>
       <c r="H108" t="s">
-        <v>444</v>
+        <v>412</v>
       </c>
     </row>
     <row r="109" spans="1:8">
       <c r="A109" t="s">
-        <v>445</v>
+        <v>413</v>
       </c>
       <c r="B109" t="s">
         <v>9</v>
       </c>
       <c r="C109" t="s">
-        <v>21</v>
+        <v>414</v>
       </c>
       <c r="D109" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E109" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F109" t="s">
-        <v>446</v>
+        <v>85</v>
       </c>
       <c r="G109" s="1" t="s">
-        <v>447</v>
+        <v>415</v>
       </c>
       <c r="H109" t="s">
-        <v>448</v>
+        <v>416</v>
       </c>
     </row>
     <row r="110" spans="1:8">
       <c r="A110" t="s">
-        <v>449</v>
+        <v>417</v>
       </c>
       <c r="B110" t="s">
         <v>9</v>
       </c>
       <c r="C110" t="s">
-        <v>25</v>
+        <v>418</v>
       </c>
       <c r="D110" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E110" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F110" t="s">
-        <v>95</v>
+        <v>419</v>
       </c>
       <c r="G110" s="1" t="s">
-        <v>450</v>
+        <v>420</v>
       </c>
       <c r="H110" t="s">
-        <v>451</v>
+        <v>421</v>
       </c>
     </row>
     <row r="111" spans="1:8">
       <c r="A111" t="s">
-        <v>452</v>
+        <v>422</v>
       </c>
       <c r="B111" t="s">
         <v>9</v>
       </c>
       <c r="C111" t="s">
-        <v>29</v>
+        <v>423</v>
       </c>
       <c r="D111" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E111" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F111" t="s">
-        <v>116</v>
+        <v>235</v>
       </c>
       <c r="G111" s="1" t="s">
-        <v>453</v>
+        <v>424</v>
       </c>
       <c r="H111" t="s">
-        <v>454</v>
+        <v>425</v>
       </c>
     </row>
     <row r="112" spans="1:8">
       <c r="A112" t="s">
-        <v>455</v>
+        <v>426</v>
       </c>
       <c r="B112" t="s">
         <v>9</v>
       </c>
       <c r="C112" t="s">
-        <v>34</v>
+        <v>427</v>
       </c>
       <c r="D112" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E112" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F112" t="s">
-        <v>439</v>
+        <v>85</v>
       </c>
       <c r="G112" s="1" t="s">
-        <v>456</v>
+        <v>428</v>
       </c>
       <c r="H112" t="s">
-        <v>457</v>
+        <v>429</v>
       </c>
     </row>
     <row r="113" spans="1:8">
       <c r="A113" t="s">
-        <v>458</v>
+        <v>430</v>
       </c>
       <c r="B113" t="s">
         <v>9</v>
       </c>
       <c r="C113" t="s">
-        <v>39</v>
+        <v>431</v>
       </c>
       <c r="D113" t="s">
-        <v>437</v>
+        <v>239</v>
       </c>
       <c r="E113" t="s">
-        <v>438</v>
+        <v>240</v>
       </c>
       <c r="F113" t="s">
-        <v>439</v>
+        <v>45</v>
       </c>
       <c r="G113" s="1" t="s">
-        <v>459</v>
+        <v>432</v>
       </c>
       <c r="H113" t="s">
-        <v>460</v>
+        <v>433</v>
       </c>
     </row>
     <row r="114" spans="1:8">
       <c r="A114" t="s">
-        <v>461</v>
+        <v>434</v>
       </c>
       <c r="B114" t="s">
         <v>9</v>
       </c>
       <c r="C114" t="s">
-        <v>44</v>
+        <v>435</v>
       </c>
       <c r="D114" t="s">
+        <v>239</v>
+      </c>
+      <c r="E114" t="s">
+        <v>240</v>
+      </c>
+      <c r="F114" t="s">
+        <v>436</v>
+      </c>
+      <c r="G114" s="1" t="s">
         <v>437</v>
       </c>
-      <c r="E114" t="s">
+      <c r="H114" t="s">
         <v>438</v>
-      </c>
-[...7 lines deleted...]
-        <v>464</v>
       </c>
     </row>
     <row r="115" spans="1:8">
       <c r="A115" t="s">
-        <v>465</v>
+        <v>439</v>
       </c>
       <c r="B115" t="s">
         <v>9</v>
       </c>
       <c r="C115" t="s">
-        <v>10</v>
+        <v>440</v>
       </c>
       <c r="D115" t="s">
-        <v>466</v>
+        <v>239</v>
       </c>
       <c r="E115" t="s">
-        <v>467</v>
+        <v>240</v>
       </c>
       <c r="F115" t="s">
-        <v>62</v>
+        <v>441</v>
       </c>
       <c r="G115" s="1" t="s">
-        <v>468</v>
+        <v>442</v>
       </c>
       <c r="H115" t="s">
-        <v>469</v>
+        <v>443</v>
       </c>
     </row>
     <row r="116" spans="1:8">
       <c r="A116" t="s">
-        <v>470</v>
+        <v>444</v>
       </c>
       <c r="B116" t="s">
         <v>9</v>
       </c>
       <c r="C116" t="s">
-        <v>10</v>
+        <v>445</v>
       </c>
       <c r="D116" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E116" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F116" t="s">
-        <v>473</v>
+        <v>80</v>
       </c>
       <c r="G116" s="1" t="s">
-        <v>474</v>
+        <v>446</v>
       </c>
       <c r="H116" t="s">
-        <v>475</v>
+        <v>447</v>
       </c>
     </row>
     <row r="117" spans="1:8">
       <c r="A117" t="s">
-        <v>476</v>
+        <v>448</v>
       </c>
       <c r="B117" t="s">
         <v>9</v>
       </c>
       <c r="C117" t="s">
-        <v>17</v>
+        <v>449</v>
       </c>
       <c r="D117" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E117" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F117" t="s">
-        <v>473</v>
+        <v>80</v>
       </c>
       <c r="G117" s="1" t="s">
-        <v>477</v>
+        <v>450</v>
       </c>
       <c r="H117" t="s">
-        <v>478</v>
+        <v>451</v>
       </c>
     </row>
     <row r="118" spans="1:8">
       <c r="A118" t="s">
-        <v>479</v>
+        <v>452</v>
       </c>
       <c r="B118" t="s">
         <v>9</v>
       </c>
       <c r="C118" t="s">
-        <v>21</v>
+        <v>453</v>
       </c>
       <c r="D118" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E118" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F118" t="s">
-        <v>480</v>
+        <v>80</v>
       </c>
       <c r="G118" s="1" t="s">
-        <v>481</v>
+        <v>454</v>
       </c>
       <c r="H118" t="s">
-        <v>482</v>
+        <v>455</v>
       </c>
     </row>
     <row r="119" spans="1:8">
       <c r="A119" t="s">
-        <v>483</v>
+        <v>456</v>
       </c>
       <c r="B119" t="s">
         <v>9</v>
       </c>
       <c r="C119" t="s">
-        <v>25</v>
+        <v>457</v>
       </c>
       <c r="D119" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E119" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F119" t="s">
-        <v>480</v>
+        <v>75</v>
       </c>
       <c r="G119" s="1" t="s">
-        <v>484</v>
+        <v>458</v>
       </c>
       <c r="H119" t="s">
-        <v>485</v>
+        <v>459</v>
       </c>
     </row>
     <row r="120" spans="1:8">
       <c r="A120" t="s">
-        <v>486</v>
+        <v>460</v>
       </c>
       <c r="B120" t="s">
         <v>9</v>
       </c>
       <c r="C120" t="s">
-        <v>29</v>
+        <v>461</v>
       </c>
       <c r="D120" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E120" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F120" t="s">
-        <v>480</v>
+        <v>35</v>
       </c>
       <c r="G120" s="1" t="s">
-        <v>487</v>
+        <v>462</v>
       </c>
       <c r="H120" t="s">
-        <v>488</v>
+        <v>463</v>
       </c>
     </row>
     <row r="121" spans="1:8">
       <c r="A121" t="s">
-        <v>489</v>
+        <v>464</v>
       </c>
       <c r="B121" t="s">
         <v>9</v>
       </c>
       <c r="C121" t="s">
-        <v>34</v>
+        <v>465</v>
       </c>
       <c r="D121" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E121" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F121" t="s">
-        <v>480</v>
+        <v>35</v>
       </c>
       <c r="G121" s="1" t="s">
-        <v>490</v>
+        <v>466</v>
       </c>
       <c r="H121" t="s">
-        <v>491</v>
+        <v>467</v>
       </c>
     </row>
     <row r="122" spans="1:8">
       <c r="A122" t="s">
-        <v>492</v>
+        <v>468</v>
       </c>
       <c r="B122" t="s">
         <v>9</v>
       </c>
       <c r="C122" t="s">
-        <v>39</v>
+        <v>469</v>
       </c>
       <c r="D122" t="s">
+        <v>239</v>
+      </c>
+      <c r="E122" t="s">
+        <v>240</v>
+      </c>
+      <c r="F122" t="s">
+        <v>35</v>
+      </c>
+      <c r="G122" s="1" t="s">
+        <v>470</v>
+      </c>
+      <c r="H122" t="s">
         <v>471</v>
-      </c>
-[...10 lines deleted...]
-        <v>494</v>
       </c>
     </row>
     <row r="123" spans="1:8">
       <c r="A123" t="s">
-        <v>495</v>
+        <v>472</v>
       </c>
       <c r="B123" t="s">
         <v>9</v>
       </c>
       <c r="C123" t="s">
-        <v>44</v>
+        <v>473</v>
       </c>
       <c r="D123" t="s">
-        <v>471</v>
+        <v>239</v>
       </c>
       <c r="E123" t="s">
-        <v>472</v>
+        <v>240</v>
       </c>
       <c r="F123" t="s">
-        <v>480</v>
+        <v>474</v>
       </c>
       <c r="G123" s="1" t="s">
-        <v>496</v>
+        <v>475</v>
       </c>
       <c r="H123" t="s">
-        <v>497</v>
+        <v>476</v>
       </c>
     </row>
     <row r="124" spans="1:8">
       <c r="A124" t="s">
+        <v>477</v>
+      </c>
+      <c r="B124" t="s">
+        <v>9</v>
+      </c>
+      <c r="C124" t="s">
+        <v>478</v>
+      </c>
+      <c r="D124" t="s">
+        <v>239</v>
+      </c>
+      <c r="E124" t="s">
+        <v>240</v>
+      </c>
+      <c r="F124" t="s">
+        <v>115</v>
+      </c>
+      <c r="G124" s="1" t="s">
+        <v>479</v>
+      </c>
+      <c r="H124" t="s">
+        <v>480</v>
+      </c>
+    </row>
+    <row r="125" spans="1:8">
+      <c r="A125" t="s">
+        <v>9</v>
+      </c>
+      <c r="B125" t="s">
+        <v>9</v>
+      </c>
+      <c r="C125" t="s">
+        <v>481</v>
+      </c>
+      <c r="D125" t="s">
+        <v>239</v>
+      </c>
+      <c r="E125" t="s">
+        <v>240</v>
+      </c>
+      <c r="F125" t="s">
+        <v>85</v>
+      </c>
+      <c r="G125" s="1" t="s">
+        <v>482</v>
+      </c>
+      <c r="H125" t="s">
+        <v>483</v>
+      </c>
+    </row>
+    <row r="126" spans="1:8">
+      <c r="A126" t="s">
+        <v>484</v>
+      </c>
+      <c r="B126" t="s">
+        <v>9</v>
+      </c>
+      <c r="C126" t="s">
+        <v>485</v>
+      </c>
+      <c r="D126" t="s">
+        <v>239</v>
+      </c>
+      <c r="E126" t="s">
+        <v>240</v>
+      </c>
+      <c r="F126" t="s">
+        <v>85</v>
+      </c>
+      <c r="G126" s="1" t="s">
+        <v>486</v>
+      </c>
+      <c r="H126" t="s">
+        <v>487</v>
+      </c>
+    </row>
+    <row r="127" spans="1:8">
+      <c r="A127" t="s">
+        <v>488</v>
+      </c>
+      <c r="B127" t="s">
+        <v>9</v>
+      </c>
+      <c r="C127" t="s">
+        <v>489</v>
+      </c>
+      <c r="D127" t="s">
+        <v>239</v>
+      </c>
+      <c r="E127" t="s">
+        <v>240</v>
+      </c>
+      <c r="F127" t="s">
+        <v>490</v>
+      </c>
+      <c r="G127" s="1" t="s">
+        <v>491</v>
+      </c>
+      <c r="H127" t="s">
+        <v>492</v>
+      </c>
+    </row>
+    <row r="128" spans="1:8">
+      <c r="A128" t="s">
+        <v>493</v>
+      </c>
+      <c r="B128" t="s">
+        <v>9</v>
+      </c>
+      <c r="C128" t="s">
+        <v>494</v>
+      </c>
+      <c r="D128" t="s">
+        <v>239</v>
+      </c>
+      <c r="E128" t="s">
+        <v>240</v>
+      </c>
+      <c r="F128" t="s">
+        <v>85</v>
+      </c>
+      <c r="G128" s="1" t="s">
+        <v>495</v>
+      </c>
+      <c r="H128" t="s">
+        <v>496</v>
+      </c>
+    </row>
+    <row r="129" spans="1:8">
+      <c r="A129" t="s">
+        <v>497</v>
+      </c>
+      <c r="B129" t="s">
+        <v>9</v>
+      </c>
+      <c r="C129" t="s">
         <v>498</v>
       </c>
-      <c r="B124" t="s">
-[...2 lines deleted...]
-      <c r="C124" t="s">
+      <c r="D129" t="s">
+        <v>239</v>
+      </c>
+      <c r="E129" t="s">
+        <v>240</v>
+      </c>
+      <c r="F129" t="s">
+        <v>85</v>
+      </c>
+      <c r="G129" s="1" t="s">
+        <v>499</v>
+      </c>
+      <c r="H129" t="s">
+        <v>500</v>
+      </c>
+    </row>
+    <row r="130" spans="1:8">
+      <c r="A130" t="s">
+        <v>501</v>
+      </c>
+      <c r="B130" t="s">
+        <v>9</v>
+      </c>
+      <c r="C130" t="s">
+        <v>502</v>
+      </c>
+      <c r="D130" t="s">
+        <v>239</v>
+      </c>
+      <c r="E130" t="s">
+        <v>240</v>
+      </c>
+      <c r="F130" t="s">
+        <v>235</v>
+      </c>
+      <c r="G130" s="1" t="s">
+        <v>503</v>
+      </c>
+      <c r="H130" t="s">
+        <v>504</v>
+      </c>
+    </row>
+    <row r="131" spans="1:8">
+      <c r="A131" t="s">
+        <v>505</v>
+      </c>
+      <c r="B131" t="s">
+        <v>9</v>
+      </c>
+      <c r="C131" t="s">
+        <v>506</v>
+      </c>
+      <c r="D131" t="s">
+        <v>239</v>
+      </c>
+      <c r="E131" t="s">
+        <v>240</v>
+      </c>
+      <c r="F131" t="s">
+        <v>235</v>
+      </c>
+      <c r="G131" s="1" t="s">
+        <v>507</v>
+      </c>
+      <c r="H131" t="s">
+        <v>508</v>
+      </c>
+    </row>
+    <row r="132" spans="1:8">
+      <c r="A132" t="s">
+        <v>509</v>
+      </c>
+      <c r="B132" t="s">
+        <v>9</v>
+      </c>
+      <c r="C132" t="s">
+        <v>510</v>
+      </c>
+      <c r="D132" t="s">
+        <v>239</v>
+      </c>
+      <c r="E132" t="s">
+        <v>240</v>
+      </c>
+      <c r="F132" t="s">
+        <v>235</v>
+      </c>
+      <c r="G132" s="1" t="s">
+        <v>511</v>
+      </c>
+      <c r="H132" t="s">
+        <v>512</v>
+      </c>
+    </row>
+    <row r="133" spans="1:8">
+      <c r="A133" t="s">
+        <v>513</v>
+      </c>
+      <c r="B133" t="s">
+        <v>9</v>
+      </c>
+      <c r="C133" t="s">
+        <v>514</v>
+      </c>
+      <c r="D133" t="s">
+        <v>239</v>
+      </c>
+      <c r="E133" t="s">
+        <v>240</v>
+      </c>
+      <c r="F133" t="s">
+        <v>80</v>
+      </c>
+      <c r="G133" s="1" t="s">
+        <v>515</v>
+      </c>
+      <c r="H133" t="s">
+        <v>516</v>
+      </c>
+    </row>
+    <row r="134" spans="1:8">
+      <c r="A134" t="s">
+        <v>517</v>
+      </c>
+      <c r="B134" t="s">
+        <v>9</v>
+      </c>
+      <c r="C134" t="s">
+        <v>518</v>
+      </c>
+      <c r="D134" t="s">
+        <v>239</v>
+      </c>
+      <c r="E134" t="s">
+        <v>240</v>
+      </c>
+      <c r="F134" t="s">
+        <v>80</v>
+      </c>
+      <c r="G134" s="1" t="s">
+        <v>519</v>
+      </c>
+      <c r="H134" t="s">
+        <v>520</v>
+      </c>
+    </row>
+    <row r="135" spans="1:8">
+      <c r="A135" t="s">
+        <v>521</v>
+      </c>
+      <c r="B135" t="s">
+        <v>9</v>
+      </c>
+      <c r="C135" t="s">
+        <v>522</v>
+      </c>
+      <c r="D135" t="s">
+        <v>239</v>
+      </c>
+      <c r="E135" t="s">
+        <v>240</v>
+      </c>
+      <c r="F135" t="s">
+        <v>35</v>
+      </c>
+      <c r="G135" s="1" t="s">
+        <v>523</v>
+      </c>
+      <c r="H135" t="s">
+        <v>524</v>
+      </c>
+    </row>
+    <row r="136" spans="1:8">
+      <c r="A136" t="s">
+        <v>525</v>
+      </c>
+      <c r="B136" t="s">
+        <v>9</v>
+      </c>
+      <c r="C136" t="s">
+        <v>526</v>
+      </c>
+      <c r="D136" t="s">
+        <v>239</v>
+      </c>
+      <c r="E136" t="s">
+        <v>240</v>
+      </c>
+      <c r="F136" t="s">
+        <v>35</v>
+      </c>
+      <c r="G136" s="1" t="s">
+        <v>527</v>
+      </c>
+      <c r="H136" t="s">
+        <v>528</v>
+      </c>
+    </row>
+    <row r="137" spans="1:8">
+      <c r="A137" t="s">
+        <v>529</v>
+      </c>
+      <c r="B137" t="s">
+        <v>9</v>
+      </c>
+      <c r="C137" t="s">
+        <v>530</v>
+      </c>
+      <c r="D137" t="s">
+        <v>239</v>
+      </c>
+      <c r="E137" t="s">
+        <v>240</v>
+      </c>
+      <c r="F137" t="s">
+        <v>531</v>
+      </c>
+      <c r="G137" s="1" t="s">
+        <v>532</v>
+      </c>
+      <c r="H137" t="s">
+        <v>533</v>
+      </c>
+    </row>
+    <row r="138" spans="1:8">
+      <c r="A138" t="s">
+        <v>534</v>
+      </c>
+      <c r="B138" t="s">
+        <v>9</v>
+      </c>
+      <c r="C138" t="s">
+        <v>535</v>
+      </c>
+      <c r="D138" t="s">
+        <v>239</v>
+      </c>
+      <c r="E138" t="s">
+        <v>240</v>
+      </c>
+      <c r="F138" t="s">
+        <v>297</v>
+      </c>
+      <c r="G138" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H138" t="s">
+        <v>537</v>
+      </c>
+    </row>
+    <row r="139" spans="1:8">
+      <c r="A139" t="s">
+        <v>538</v>
+      </c>
+      <c r="B139" t="s">
+        <v>9</v>
+      </c>
+      <c r="C139" t="s">
+        <v>539</v>
+      </c>
+      <c r="D139" t="s">
+        <v>239</v>
+      </c>
+      <c r="E139" t="s">
+        <v>240</v>
+      </c>
+      <c r="F139" t="s">
+        <v>297</v>
+      </c>
+      <c r="G139" s="1" t="s">
+        <v>540</v>
+      </c>
+      <c r="H139" t="s">
+        <v>541</v>
+      </c>
+    </row>
+    <row r="140" spans="1:8">
+      <c r="A140" t="s">
+        <v>542</v>
+      </c>
+      <c r="B140" t="s">
+        <v>9</v>
+      </c>
+      <c r="C140" t="s">
+        <v>543</v>
+      </c>
+      <c r="D140" t="s">
+        <v>239</v>
+      </c>
+      <c r="E140" t="s">
+        <v>240</v>
+      </c>
+      <c r="F140" t="s">
+        <v>85</v>
+      </c>
+      <c r="G140" s="1" t="s">
+        <v>544</v>
+      </c>
+      <c r="H140" t="s">
+        <v>545</v>
+      </c>
+    </row>
+    <row r="141" spans="1:8">
+      <c r="A141" t="s">
+        <v>546</v>
+      </c>
+      <c r="B141" t="s">
+        <v>9</v>
+      </c>
+      <c r="C141" t="s">
+        <v>547</v>
+      </c>
+      <c r="D141" t="s">
+        <v>239</v>
+      </c>
+      <c r="E141" t="s">
+        <v>240</v>
+      </c>
+      <c r="F141" t="s">
+        <v>85</v>
+      </c>
+      <c r="G141" s="1" t="s">
+        <v>548</v>
+      </c>
+      <c r="H141" t="s">
+        <v>549</v>
+      </c>
+    </row>
+    <row r="142" spans="1:8">
+      <c r="A142" t="s">
+        <v>550</v>
+      </c>
+      <c r="B142" t="s">
+        <v>9</v>
+      </c>
+      <c r="C142" t="s">
+        <v>551</v>
+      </c>
+      <c r="D142" t="s">
+        <v>239</v>
+      </c>
+      <c r="E142" t="s">
+        <v>240</v>
+      </c>
+      <c r="F142" t="s">
+        <v>85</v>
+      </c>
+      <c r="G142" s="1" t="s">
+        <v>552</v>
+      </c>
+      <c r="H142" t="s">
+        <v>553</v>
+      </c>
+    </row>
+    <row r="143" spans="1:8">
+      <c r="A143" t="s">
+        <v>554</v>
+      </c>
+      <c r="B143" t="s">
+        <v>9</v>
+      </c>
+      <c r="C143" t="s">
+        <v>555</v>
+      </c>
+      <c r="D143" t="s">
+        <v>239</v>
+      </c>
+      <c r="E143" t="s">
+        <v>240</v>
+      </c>
+      <c r="F143" t="s">
+        <v>235</v>
+      </c>
+      <c r="G143" s="1" t="s">
+        <v>556</v>
+      </c>
+      <c r="H143" t="s">
+        <v>557</v>
+      </c>
+    </row>
+    <row r="144" spans="1:8">
+      <c r="A144" t="s">
+        <v>558</v>
+      </c>
+      <c r="B144" t="s">
+        <v>9</v>
+      </c>
+      <c r="C144" t="s">
+        <v>559</v>
+      </c>
+      <c r="D144" t="s">
+        <v>239</v>
+      </c>
+      <c r="E144" t="s">
+        <v>240</v>
+      </c>
+      <c r="F144" t="s">
+        <v>45</v>
+      </c>
+      <c r="G144" s="1" t="s">
+        <v>560</v>
+      </c>
+      <c r="H144" t="s">
+        <v>561</v>
+      </c>
+    </row>
+    <row r="145" spans="1:8">
+      <c r="A145" t="s">
+        <v>562</v>
+      </c>
+      <c r="B145" t="s">
+        <v>9</v>
+      </c>
+      <c r="C145" t="s">
+        <v>563</v>
+      </c>
+      <c r="D145" t="s">
+        <v>239</v>
+      </c>
+      <c r="E145" t="s">
+        <v>240</v>
+      </c>
+      <c r="F145" t="s">
+        <v>564</v>
+      </c>
+      <c r="G145" s="1" t="s">
+        <v>565</v>
+      </c>
+      <c r="H145" t="s">
+        <v>566</v>
+      </c>
+    </row>
+    <row r="146" spans="1:8">
+      <c r="A146" t="s">
+        <v>567</v>
+      </c>
+      <c r="B146" t="s">
+        <v>9</v>
+      </c>
+      <c r="C146" t="s">
+        <v>568</v>
+      </c>
+      <c r="D146" t="s">
+        <v>239</v>
+      </c>
+      <c r="E146" t="s">
+        <v>240</v>
+      </c>
+      <c r="F146" t="s">
+        <v>80</v>
+      </c>
+      <c r="G146" s="1" t="s">
+        <v>569</v>
+      </c>
+      <c r="H146" t="s">
+        <v>570</v>
+      </c>
+    </row>
+    <row r="147" spans="1:8">
+      <c r="A147" t="s">
+        <v>571</v>
+      </c>
+      <c r="B147" t="s">
+        <v>9</v>
+      </c>
+      <c r="C147" t="s">
+        <v>572</v>
+      </c>
+      <c r="D147" t="s">
+        <v>239</v>
+      </c>
+      <c r="E147" t="s">
+        <v>240</v>
+      </c>
+      <c r="F147" t="s">
+        <v>80</v>
+      </c>
+      <c r="G147" s="1" t="s">
+        <v>573</v>
+      </c>
+      <c r="H147" t="s">
+        <v>574</v>
+      </c>
+    </row>
+    <row r="148" spans="1:8">
+      <c r="A148" t="s">
+        <v>575</v>
+      </c>
+      <c r="B148" t="s">
+        <v>9</v>
+      </c>
+      <c r="C148" t="s">
+        <v>576</v>
+      </c>
+      <c r="D148" t="s">
+        <v>239</v>
+      </c>
+      <c r="E148" t="s">
+        <v>240</v>
+      </c>
+      <c r="F148" t="s">
+        <v>80</v>
+      </c>
+      <c r="G148" s="1" t="s">
+        <v>577</v>
+      </c>
+      <c r="H148" t="s">
+        <v>578</v>
+      </c>
+    </row>
+    <row r="149" spans="1:8">
+      <c r="A149" t="s">
+        <v>579</v>
+      </c>
+      <c r="B149" t="s">
+        <v>9</v>
+      </c>
+      <c r="C149" t="s">
+        <v>580</v>
+      </c>
+      <c r="D149" t="s">
+        <v>239</v>
+      </c>
+      <c r="E149" t="s">
+        <v>240</v>
+      </c>
+      <c r="F149" t="s">
+        <v>80</v>
+      </c>
+      <c r="G149" s="1" t="s">
+        <v>581</v>
+      </c>
+      <c r="H149" t="s">
+        <v>582</v>
+      </c>
+    </row>
+    <row r="150" spans="1:8">
+      <c r="A150" t="s">
+        <v>583</v>
+      </c>
+      <c r="B150" t="s">
+        <v>9</v>
+      </c>
+      <c r="C150" t="s">
+        <v>584</v>
+      </c>
+      <c r="D150" t="s">
+        <v>239</v>
+      </c>
+      <c r="E150" t="s">
+        <v>240</v>
+      </c>
+      <c r="F150" t="s">
+        <v>35</v>
+      </c>
+      <c r="G150" s="1" t="s">
+        <v>585</v>
+      </c>
+      <c r="H150" t="s">
+        <v>586</v>
+      </c>
+    </row>
+    <row r="151" spans="1:8">
+      <c r="A151" t="s">
+        <v>587</v>
+      </c>
+      <c r="B151" t="s">
+        <v>9</v>
+      </c>
+      <c r="C151" t="s">
+        <v>588</v>
+      </c>
+      <c r="D151" t="s">
+        <v>239</v>
+      </c>
+      <c r="E151" t="s">
+        <v>240</v>
+      </c>
+      <c r="F151" t="s">
+        <v>35</v>
+      </c>
+      <c r="G151" s="1" t="s">
+        <v>589</v>
+      </c>
+      <c r="H151" t="s">
+        <v>590</v>
+      </c>
+    </row>
+    <row r="152" spans="1:8">
+      <c r="A152" t="s">
+        <v>591</v>
+      </c>
+      <c r="B152" t="s">
+        <v>9</v>
+      </c>
+      <c r="C152" t="s">
+        <v>592</v>
+      </c>
+      <c r="D152" t="s">
+        <v>239</v>
+      </c>
+      <c r="E152" t="s">
+        <v>240</v>
+      </c>
+      <c r="F152" t="s">
+        <v>301</v>
+      </c>
+      <c r="G152" s="1" t="s">
+        <v>593</v>
+      </c>
+      <c r="H152" t="s">
+        <v>594</v>
+      </c>
+    </row>
+    <row r="153" spans="1:8">
+      <c r="A153" t="s">
+        <v>595</v>
+      </c>
+      <c r="B153" t="s">
+        <v>9</v>
+      </c>
+      <c r="C153" t="s">
+        <v>596</v>
+      </c>
+      <c r="D153" t="s">
+        <v>239</v>
+      </c>
+      <c r="E153" t="s">
+        <v>240</v>
+      </c>
+      <c r="F153" t="s">
+        <v>301</v>
+      </c>
+      <c r="G153" s="1" t="s">
+        <v>597</v>
+      </c>
+      <c r="H153" t="s">
+        <v>598</v>
+      </c>
+    </row>
+    <row r="154" spans="1:8">
+      <c r="A154" t="s">
+        <v>599</v>
+      </c>
+      <c r="B154" t="s">
+        <v>9</v>
+      </c>
+      <c r="C154" t="s">
+        <v>600</v>
+      </c>
+      <c r="D154" t="s">
+        <v>239</v>
+      </c>
+      <c r="E154" t="s">
+        <v>240</v>
+      </c>
+      <c r="F154" t="s">
+        <v>301</v>
+      </c>
+      <c r="G154" s="1" t="s">
+        <v>601</v>
+      </c>
+      <c r="H154" t="s">
+        <v>602</v>
+      </c>
+    </row>
+    <row r="155" spans="1:8">
+      <c r="A155" t="s">
+        <v>603</v>
+      </c>
+      <c r="B155" t="s">
+        <v>9</v>
+      </c>
+      <c r="C155" t="s">
+        <v>604</v>
+      </c>
+      <c r="D155" t="s">
+        <v>239</v>
+      </c>
+      <c r="E155" t="s">
+        <v>240</v>
+      </c>
+      <c r="F155" t="s">
+        <v>301</v>
+      </c>
+      <c r="G155" s="1" t="s">
+        <v>605</v>
+      </c>
+      <c r="H155" t="s">
+        <v>606</v>
+      </c>
+    </row>
+    <row r="156" spans="1:8">
+      <c r="A156" t="s">
+        <v>607</v>
+      </c>
+      <c r="B156" t="s">
+        <v>9</v>
+      </c>
+      <c r="C156" t="s">
+        <v>608</v>
+      </c>
+      <c r="D156" t="s">
+        <v>239</v>
+      </c>
+      <c r="E156" t="s">
+        <v>240</v>
+      </c>
+      <c r="F156" t="s">
+        <v>115</v>
+      </c>
+      <c r="G156" s="1" t="s">
+        <v>609</v>
+      </c>
+      <c r="H156" t="s">
+        <v>610</v>
+      </c>
+    </row>
+    <row r="157" spans="1:8">
+      <c r="A157" t="s">
+        <v>611</v>
+      </c>
+      <c r="B157" t="s">
+        <v>9</v>
+      </c>
+      <c r="C157" t="s">
+        <v>612</v>
+      </c>
+      <c r="D157" t="s">
+        <v>239</v>
+      </c>
+      <c r="E157" t="s">
+        <v>240</v>
+      </c>
+      <c r="F157" t="s">
+        <v>85</v>
+      </c>
+      <c r="G157" s="1" t="s">
+        <v>613</v>
+      </c>
+      <c r="H157" t="s">
+        <v>614</v>
+      </c>
+    </row>
+    <row r="158" spans="1:8">
+      <c r="A158" t="s">
+        <v>615</v>
+      </c>
+      <c r="B158" t="s">
+        <v>9</v>
+      </c>
+      <c r="C158" t="s">
+        <v>616</v>
+      </c>
+      <c r="D158" t="s">
+        <v>239</v>
+      </c>
+      <c r="E158" t="s">
+        <v>240</v>
+      </c>
+      <c r="F158" t="s">
+        <v>85</v>
+      </c>
+      <c r="G158" s="1" t="s">
+        <v>617</v>
+      </c>
+      <c r="H158" t="s">
+        <v>618</v>
+      </c>
+    </row>
+    <row r="159" spans="1:8">
+      <c r="A159" t="s">
+        <v>619</v>
+      </c>
+      <c r="B159" t="s">
+        <v>9</v>
+      </c>
+      <c r="C159" t="s">
+        <v>620</v>
+      </c>
+      <c r="D159" t="s">
+        <v>239</v>
+      </c>
+      <c r="E159" t="s">
+        <v>240</v>
+      </c>
+      <c r="F159" t="s">
+        <v>85</v>
+      </c>
+      <c r="G159" s="1" t="s">
+        <v>621</v>
+      </c>
+      <c r="H159" t="s">
+        <v>622</v>
+      </c>
+    </row>
+    <row r="160" spans="1:8">
+      <c r="A160" t="s">
+        <v>623</v>
+      </c>
+      <c r="B160" t="s">
+        <v>9</v>
+      </c>
+      <c r="C160" t="s">
+        <v>624</v>
+      </c>
+      <c r="D160" t="s">
+        <v>239</v>
+      </c>
+      <c r="E160" t="s">
+        <v>240</v>
+      </c>
+      <c r="F160" t="s">
+        <v>45</v>
+      </c>
+      <c r="G160" s="1" t="s">
+        <v>625</v>
+      </c>
+      <c r="H160" t="s">
+        <v>626</v>
+      </c>
+    </row>
+    <row r="161" spans="1:8">
+      <c r="A161" t="s">
+        <v>627</v>
+      </c>
+      <c r="B161" t="s">
+        <v>9</v>
+      </c>
+      <c r="C161" t="s">
+        <v>628</v>
+      </c>
+      <c r="D161" t="s">
+        <v>239</v>
+      </c>
+      <c r="E161" t="s">
+        <v>240</v>
+      </c>
+      <c r="F161" t="s">
+        <v>45</v>
+      </c>
+      <c r="G161" s="1" t="s">
+        <v>629</v>
+      </c>
+      <c r="H161" t="s">
+        <v>630</v>
+      </c>
+    </row>
+    <row r="162" spans="1:8">
+      <c r="A162" t="s">
+        <v>631</v>
+      </c>
+      <c r="B162" t="s">
+        <v>9</v>
+      </c>
+      <c r="C162" t="s">
+        <v>632</v>
+      </c>
+      <c r="D162" t="s">
+        <v>239</v>
+      </c>
+      <c r="E162" t="s">
+        <v>240</v>
+      </c>
+      <c r="F162" t="s">
+        <v>45</v>
+      </c>
+      <c r="G162" s="1" t="s">
+        <v>633</v>
+      </c>
+      <c r="H162" t="s">
+        <v>634</v>
+      </c>
+    </row>
+    <row r="163" spans="1:8">
+      <c r="A163" t="s">
+        <v>635</v>
+      </c>
+      <c r="B163" t="s">
+        <v>9</v>
+      </c>
+      <c r="C163" t="s">
+        <v>636</v>
+      </c>
+      <c r="D163" t="s">
+        <v>239</v>
+      </c>
+      <c r="E163" t="s">
+        <v>240</v>
+      </c>
+      <c r="F163" t="s">
+        <v>45</v>
+      </c>
+      <c r="G163" s="1" t="s">
+        <v>637</v>
+      </c>
+      <c r="H163" t="s">
+        <v>638</v>
+      </c>
+    </row>
+    <row r="164" spans="1:8">
+      <c r="A164" t="s">
+        <v>639</v>
+      </c>
+      <c r="B164" t="s">
+        <v>9</v>
+      </c>
+      <c r="C164" t="s">
+        <v>640</v>
+      </c>
+      <c r="D164" t="s">
+        <v>239</v>
+      </c>
+      <c r="E164" t="s">
+        <v>240</v>
+      </c>
+      <c r="F164" t="s">
+        <v>641</v>
+      </c>
+      <c r="G164" s="1" t="s">
+        <v>642</v>
+      </c>
+      <c r="H164" t="s">
+        <v>643</v>
+      </c>
+    </row>
+    <row r="165" spans="1:8">
+      <c r="A165" t="s">
+        <v>644</v>
+      </c>
+      <c r="B165" t="s">
+        <v>9</v>
+      </c>
+      <c r="C165" t="s">
+        <v>645</v>
+      </c>
+      <c r="D165" t="s">
+        <v>239</v>
+      </c>
+      <c r="E165" t="s">
+        <v>240</v>
+      </c>
+      <c r="F165" t="s">
+        <v>80</v>
+      </c>
+      <c r="G165" s="1" t="s">
+        <v>646</v>
+      </c>
+      <c r="H165" t="s">
+        <v>647</v>
+      </c>
+    </row>
+    <row r="166" spans="1:8">
+      <c r="A166" t="s">
+        <v>648</v>
+      </c>
+      <c r="B166" t="s">
+        <v>9</v>
+      </c>
+      <c r="C166" t="s">
+        <v>649</v>
+      </c>
+      <c r="D166" t="s">
+        <v>239</v>
+      </c>
+      <c r="E166" t="s">
+        <v>240</v>
+      </c>
+      <c r="F166" t="s">
+        <v>80</v>
+      </c>
+      <c r="G166" s="1" t="s">
+        <v>650</v>
+      </c>
+      <c r="H166" t="s">
+        <v>651</v>
+      </c>
+    </row>
+    <row r="167" spans="1:8">
+      <c r="A167" t="s">
+        <v>652</v>
+      </c>
+      <c r="B167" t="s">
+        <v>9</v>
+      </c>
+      <c r="C167" t="s">
+        <v>653</v>
+      </c>
+      <c r="D167" t="s">
+        <v>239</v>
+      </c>
+      <c r="E167" t="s">
+        <v>240</v>
+      </c>
+      <c r="F167" t="s">
+        <v>80</v>
+      </c>
+      <c r="G167" s="1" t="s">
+        <v>654</v>
+      </c>
+      <c r="H167" t="s">
+        <v>655</v>
+      </c>
+    </row>
+    <row r="168" spans="1:8">
+      <c r="A168" t="s">
+        <v>656</v>
+      </c>
+      <c r="B168" t="s">
+        <v>9</v>
+      </c>
+      <c r="C168" t="s">
+        <v>657</v>
+      </c>
+      <c r="D168" t="s">
+        <v>239</v>
+      </c>
+      <c r="E168" t="s">
+        <v>240</v>
+      </c>
+      <c r="F168" t="s">
+        <v>35</v>
+      </c>
+      <c r="G168" s="1" t="s">
+        <v>658</v>
+      </c>
+      <c r="H168" t="s">
+        <v>659</v>
+      </c>
+    </row>
+    <row r="169" spans="1:8">
+      <c r="A169" t="s">
+        <v>660</v>
+      </c>
+      <c r="B169" t="s">
+        <v>9</v>
+      </c>
+      <c r="C169" t="s">
+        <v>661</v>
+      </c>
+      <c r="D169" t="s">
+        <v>239</v>
+      </c>
+      <c r="E169" t="s">
+        <v>240</v>
+      </c>
+      <c r="F169" t="s">
+        <v>35</v>
+      </c>
+      <c r="G169" s="1" t="s">
+        <v>662</v>
+      </c>
+      <c r="H169" t="s">
+        <v>663</v>
+      </c>
+    </row>
+    <row r="170" spans="1:8">
+      <c r="A170" t="s">
+        <v>664</v>
+      </c>
+      <c r="B170" t="s">
+        <v>9</v>
+      </c>
+      <c r="C170" t="s">
+        <v>665</v>
+      </c>
+      <c r="D170" t="s">
+        <v>239</v>
+      </c>
+      <c r="E170" t="s">
+        <v>240</v>
+      </c>
+      <c r="F170" t="s">
+        <v>35</v>
+      </c>
+      <c r="G170" s="1" t="s">
+        <v>666</v>
+      </c>
+      <c r="H170" t="s">
+        <v>667</v>
+      </c>
+    </row>
+    <row r="171" spans="1:8">
+      <c r="A171" t="s">
+        <v>668</v>
+      </c>
+      <c r="B171" t="s">
+        <v>9</v>
+      </c>
+      <c r="C171" t="s">
+        <v>669</v>
+      </c>
+      <c r="D171" t="s">
+        <v>239</v>
+      </c>
+      <c r="E171" t="s">
+        <v>240</v>
+      </c>
+      <c r="F171" t="s">
+        <v>35</v>
+      </c>
+      <c r="G171" s="1" t="s">
+        <v>670</v>
+      </c>
+      <c r="H171" t="s">
+        <v>671</v>
+      </c>
+    </row>
+    <row r="172" spans="1:8">
+      <c r="A172" t="s">
+        <v>672</v>
+      </c>
+      <c r="B172" t="s">
+        <v>9</v>
+      </c>
+      <c r="C172" t="s">
+        <v>673</v>
+      </c>
+      <c r="D172" t="s">
+        <v>239</v>
+      </c>
+      <c r="E172" t="s">
+        <v>240</v>
+      </c>
+      <c r="F172" t="s">
+        <v>286</v>
+      </c>
+      <c r="G172" s="1" t="s">
+        <v>674</v>
+      </c>
+      <c r="H172" t="s">
+        <v>675</v>
+      </c>
+    </row>
+    <row r="173" spans="1:8">
+      <c r="A173" t="s">
+        <v>676</v>
+      </c>
+      <c r="B173" t="s">
+        <v>9</v>
+      </c>
+      <c r="C173" t="s">
+        <v>677</v>
+      </c>
+      <c r="D173" t="s">
+        <v>239</v>
+      </c>
+      <c r="E173" t="s">
+        <v>240</v>
+      </c>
+      <c r="F173" t="s">
+        <v>301</v>
+      </c>
+      <c r="G173" s="1" t="s">
+        <v>678</v>
+      </c>
+      <c r="H173" t="s">
+        <v>679</v>
+      </c>
+    </row>
+    <row r="174" spans="1:8">
+      <c r="A174" t="s">
+        <v>680</v>
+      </c>
+      <c r="B174" t="s">
+        <v>9</v>
+      </c>
+      <c r="C174" t="s">
+        <v>681</v>
+      </c>
+      <c r="D174" t="s">
+        <v>239</v>
+      </c>
+      <c r="E174" t="s">
+        <v>240</v>
+      </c>
+      <c r="F174" t="s">
+        <v>301</v>
+      </c>
+      <c r="G174" s="1" t="s">
+        <v>682</v>
+      </c>
+      <c r="H174" t="s">
+        <v>683</v>
+      </c>
+    </row>
+    <row r="175" spans="1:8">
+      <c r="A175" t="s">
+        <v>684</v>
+      </c>
+      <c r="B175" t="s">
+        <v>9</v>
+      </c>
+      <c r="C175" t="s">
+        <v>685</v>
+      </c>
+      <c r="D175" t="s">
+        <v>239</v>
+      </c>
+      <c r="E175" t="s">
+        <v>240</v>
+      </c>
+      <c r="F175" t="s">
+        <v>301</v>
+      </c>
+      <c r="G175" s="1" t="s">
+        <v>686</v>
+      </c>
+      <c r="H175" t="s">
+        <v>687</v>
+      </c>
+    </row>
+    <row r="176" spans="1:8">
+      <c r="A176" t="s">
+        <v>688</v>
+      </c>
+      <c r="B176" t="s">
+        <v>9</v>
+      </c>
+      <c r="C176" t="s">
+        <v>689</v>
+      </c>
+      <c r="D176" t="s">
+        <v>239</v>
+      </c>
+      <c r="E176" t="s">
+        <v>240</v>
+      </c>
+      <c r="F176" t="s">
+        <v>301</v>
+      </c>
+      <c r="G176" s="1" t="s">
+        <v>690</v>
+      </c>
+      <c r="H176" t="s">
+        <v>691</v>
+      </c>
+    </row>
+    <row r="177" spans="1:8">
+      <c r="A177" t="s">
+        <v>692</v>
+      </c>
+      <c r="B177" t="s">
+        <v>9</v>
+      </c>
+      <c r="C177" t="s">
+        <v>693</v>
+      </c>
+      <c r="D177" t="s">
+        <v>239</v>
+      </c>
+      <c r="E177" t="s">
+        <v>240</v>
+      </c>
+      <c r="F177" t="s">
+        <v>85</v>
+      </c>
+      <c r="G177" s="1" t="s">
+        <v>694</v>
+      </c>
+      <c r="H177" t="s">
+        <v>695</v>
+      </c>
+    </row>
+    <row r="178" spans="1:8">
+      <c r="A178" t="s">
+        <v>696</v>
+      </c>
+      <c r="B178" t="s">
+        <v>9</v>
+      </c>
+      <c r="C178" t="s">
+        <v>697</v>
+      </c>
+      <c r="D178" t="s">
+        <v>239</v>
+      </c>
+      <c r="E178" t="s">
+        <v>240</v>
+      </c>
+      <c r="F178" t="s">
+        <v>85</v>
+      </c>
+      <c r="G178" s="1" t="s">
+        <v>698</v>
+      </c>
+      <c r="H178" t="s">
+        <v>699</v>
+      </c>
+    </row>
+    <row r="179" spans="1:8">
+      <c r="A179" t="s">
+        <v>700</v>
+      </c>
+      <c r="B179" t="s">
+        <v>9</v>
+      </c>
+      <c r="C179" t="s">
+        <v>701</v>
+      </c>
+      <c r="D179" t="s">
+        <v>239</v>
+      </c>
+      <c r="E179" t="s">
+        <v>240</v>
+      </c>
+      <c r="F179" t="s">
+        <v>85</v>
+      </c>
+      <c r="G179" s="1" t="s">
+        <v>702</v>
+      </c>
+      <c r="H179" t="s">
+        <v>703</v>
+      </c>
+    </row>
+    <row r="180" spans="1:8">
+      <c r="A180" t="s">
+        <v>704</v>
+      </c>
+      <c r="B180" t="s">
+        <v>9</v>
+      </c>
+      <c r="C180" t="s">
+        <v>705</v>
+      </c>
+      <c r="D180" t="s">
+        <v>239</v>
+      </c>
+      <c r="E180" t="s">
+        <v>240</v>
+      </c>
+      <c r="F180" t="s">
+        <v>85</v>
+      </c>
+      <c r="G180" s="1" t="s">
+        <v>706</v>
+      </c>
+      <c r="H180" t="s">
+        <v>707</v>
+      </c>
+    </row>
+    <row r="181" spans="1:8">
+      <c r="A181" t="s">
+        <v>708</v>
+      </c>
+      <c r="B181" t="s">
+        <v>9</v>
+      </c>
+      <c r="C181" t="s">
+        <v>709</v>
+      </c>
+      <c r="D181" t="s">
+        <v>239</v>
+      </c>
+      <c r="E181" t="s">
+        <v>240</v>
+      </c>
+      <c r="F181" t="s">
+        <v>85</v>
+      </c>
+      <c r="G181" s="1" t="s">
+        <v>710</v>
+      </c>
+      <c r="H181" t="s">
+        <v>711</v>
+      </c>
+    </row>
+    <row r="182" spans="1:8">
+      <c r="A182" t="s">
+        <v>712</v>
+      </c>
+      <c r="B182" t="s">
+        <v>9</v>
+      </c>
+      <c r="C182" t="s">
+        <v>713</v>
+      </c>
+      <c r="D182" t="s">
+        <v>239</v>
+      </c>
+      <c r="E182" t="s">
+        <v>240</v>
+      </c>
+      <c r="F182" t="s">
+        <v>120</v>
+      </c>
+      <c r="G182" s="1" t="s">
+        <v>714</v>
+      </c>
+      <c r="H182" t="s">
+        <v>715</v>
+      </c>
+    </row>
+    <row r="183" spans="1:8">
+      <c r="A183" t="s">
+        <v>716</v>
+      </c>
+      <c r="B183" t="s">
+        <v>9</v>
+      </c>
+      <c r="C183" t="s">
+        <v>717</v>
+      </c>
+      <c r="D183" t="s">
+        <v>239</v>
+      </c>
+      <c r="E183" t="s">
+        <v>240</v>
+      </c>
+      <c r="F183" t="s">
+        <v>235</v>
+      </c>
+      <c r="G183" s="1" t="s">
+        <v>718</v>
+      </c>
+      <c r="H183" t="s">
+        <v>719</v>
+      </c>
+    </row>
+    <row r="184" spans="1:8">
+      <c r="A184" t="s">
+        <v>720</v>
+      </c>
+      <c r="B184" t="s">
+        <v>9</v>
+      </c>
+      <c r="C184" t="s">
+        <v>721</v>
+      </c>
+      <c r="D184" t="s">
+        <v>239</v>
+      </c>
+      <c r="E184" t="s">
+        <v>240</v>
+      </c>
+      <c r="F184" t="s">
+        <v>80</v>
+      </c>
+      <c r="G184" s="1" t="s">
+        <v>722</v>
+      </c>
+      <c r="H184" t="s">
+        <v>723</v>
+      </c>
+    </row>
+    <row r="185" spans="1:8">
+      <c r="A185" t="s">
+        <v>724</v>
+      </c>
+      <c r="B185" t="s">
+        <v>9</v>
+      </c>
+      <c r="C185" t="s">
+        <v>725</v>
+      </c>
+      <c r="D185" t="s">
+        <v>239</v>
+      </c>
+      <c r="E185" t="s">
+        <v>240</v>
+      </c>
+      <c r="F185" t="s">
+        <v>80</v>
+      </c>
+      <c r="G185" s="1" t="s">
+        <v>726</v>
+      </c>
+      <c r="H185" t="s">
+        <v>727</v>
+      </c>
+    </row>
+    <row r="186" spans="1:8">
+      <c r="A186" t="s">
+        <v>728</v>
+      </c>
+      <c r="B186" t="s">
+        <v>9</v>
+      </c>
+      <c r="C186" t="s">
+        <v>729</v>
+      </c>
+      <c r="D186" t="s">
+        <v>239</v>
+      </c>
+      <c r="E186" t="s">
+        <v>240</v>
+      </c>
+      <c r="F186" t="s">
+        <v>35</v>
+      </c>
+      <c r="G186" s="1" t="s">
+        <v>730</v>
+      </c>
+      <c r="H186" t="s">
+        <v>731</v>
+      </c>
+    </row>
+    <row r="187" spans="1:8">
+      <c r="A187" t="s">
+        <v>732</v>
+      </c>
+      <c r="B187" t="s">
+        <v>9</v>
+      </c>
+      <c r="C187" t="s">
+        <v>733</v>
+      </c>
+      <c r="D187" t="s">
+        <v>239</v>
+      </c>
+      <c r="E187" t="s">
+        <v>240</v>
+      </c>
+      <c r="F187" t="s">
+        <v>35</v>
+      </c>
+      <c r="G187" s="1" t="s">
+        <v>734</v>
+      </c>
+      <c r="H187" t="s">
+        <v>735</v>
+      </c>
+    </row>
+    <row r="188" spans="1:8">
+      <c r="A188" t="s">
+        <v>736</v>
+      </c>
+      <c r="B188" t="s">
+        <v>9</v>
+      </c>
+      <c r="C188" t="s">
+        <v>737</v>
+      </c>
+      <c r="D188" t="s">
+        <v>239</v>
+      </c>
+      <c r="E188" t="s">
+        <v>240</v>
+      </c>
+      <c r="F188" t="s">
+        <v>297</v>
+      </c>
+      <c r="G188" s="1" t="s">
+        <v>738</v>
+      </c>
+      <c r="H188" t="s">
+        <v>739</v>
+      </c>
+    </row>
+    <row r="189" spans="1:8">
+      <c r="A189" t="s">
+        <v>740</v>
+      </c>
+      <c r="B189" t="s">
+        <v>9</v>
+      </c>
+      <c r="C189" t="s">
+        <v>741</v>
+      </c>
+      <c r="D189" t="s">
+        <v>239</v>
+      </c>
+      <c r="E189" t="s">
+        <v>240</v>
+      </c>
+      <c r="F189" t="s">
+        <v>297</v>
+      </c>
+      <c r="G189" s="1" t="s">
+        <v>742</v>
+      </c>
+      <c r="H189" t="s">
+        <v>743</v>
+      </c>
+    </row>
+    <row r="190" spans="1:8">
+      <c r="A190" t="s">
+        <v>744</v>
+      </c>
+      <c r="B190" t="s">
+        <v>9</v>
+      </c>
+      <c r="C190" t="s">
+        <v>745</v>
+      </c>
+      <c r="D190" t="s">
+        <v>239</v>
+      </c>
+      <c r="E190" t="s">
+        <v>240</v>
+      </c>
+      <c r="F190" t="s">
+        <v>297</v>
+      </c>
+      <c r="G190" s="1" t="s">
+        <v>746</v>
+      </c>
+      <c r="H190" t="s">
+        <v>747</v>
+      </c>
+    </row>
+    <row r="191" spans="1:8">
+      <c r="A191" t="s">
+        <v>748</v>
+      </c>
+      <c r="B191" t="s">
+        <v>9</v>
+      </c>
+      <c r="C191" t="s">
+        <v>749</v>
+      </c>
+      <c r="D191" t="s">
+        <v>239</v>
+      </c>
+      <c r="E191" t="s">
+        <v>240</v>
+      </c>
+      <c r="F191" t="s">
+        <v>85</v>
+      </c>
+      <c r="G191" s="1" t="s">
+        <v>750</v>
+      </c>
+      <c r="H191" t="s">
+        <v>751</v>
+      </c>
+    </row>
+    <row r="192" spans="1:8">
+      <c r="A192" t="s">
+        <v>752</v>
+      </c>
+      <c r="B192" t="s">
+        <v>9</v>
+      </c>
+      <c r="C192" t="s">
+        <v>753</v>
+      </c>
+      <c r="D192" t="s">
+        <v>239</v>
+      </c>
+      <c r="E192" t="s">
+        <v>240</v>
+      </c>
+      <c r="G192" s="1" t="s">
+        <v>754</v>
+      </c>
+      <c r="H192" t="s">
+        <v>755</v>
+      </c>
+    </row>
+    <row r="193" spans="1:8">
+      <c r="A193" t="s">
+        <v>756</v>
+      </c>
+      <c r="B193" t="s">
+        <v>9</v>
+      </c>
+      <c r="C193" t="s">
+        <v>757</v>
+      </c>
+      <c r="D193" t="s">
+        <v>239</v>
+      </c>
+      <c r="E193" t="s">
+        <v>240</v>
+      </c>
+      <c r="F193" t="s">
+        <v>85</v>
+      </c>
+      <c r="G193" s="1" t="s">
+        <v>758</v>
+      </c>
+      <c r="H193" t="s">
+        <v>759</v>
+      </c>
+    </row>
+    <row r="194" spans="1:8">
+      <c r="A194" t="s">
+        <v>760</v>
+      </c>
+      <c r="B194" t="s">
+        <v>9</v>
+      </c>
+      <c r="C194" t="s">
+        <v>761</v>
+      </c>
+      <c r="D194" t="s">
+        <v>239</v>
+      </c>
+      <c r="E194" t="s">
+        <v>240</v>
+      </c>
+      <c r="F194" t="s">
+        <v>85</v>
+      </c>
+      <c r="G194" s="1" t="s">
+        <v>762</v>
+      </c>
+      <c r="H194" t="s">
+        <v>763</v>
+      </c>
+    </row>
+    <row r="195" spans="1:8">
+      <c r="A195" t="s">
+        <v>764</v>
+      </c>
+      <c r="B195" t="s">
+        <v>9</v>
+      </c>
+      <c r="C195" t="s">
+        <v>765</v>
+      </c>
+      <c r="D195" t="s">
+        <v>239</v>
+      </c>
+      <c r="E195" t="s">
+        <v>240</v>
+      </c>
+      <c r="F195" t="s">
+        <v>85</v>
+      </c>
+      <c r="G195" s="1" t="s">
+        <v>766</v>
+      </c>
+      <c r="H195" t="s">
+        <v>767</v>
+      </c>
+    </row>
+    <row r="196" spans="1:8">
+      <c r="A196" t="s">
+        <v>768</v>
+      </c>
+      <c r="B196" t="s">
+        <v>9</v>
+      </c>
+      <c r="C196" t="s">
+        <v>769</v>
+      </c>
+      <c r="D196" t="s">
+        <v>239</v>
+      </c>
+      <c r="E196" t="s">
+        <v>240</v>
+      </c>
+      <c r="F196" t="s">
+        <v>235</v>
+      </c>
+      <c r="G196" s="1" t="s">
+        <v>770</v>
+      </c>
+      <c r="H196" t="s">
+        <v>771</v>
+      </c>
+    </row>
+    <row r="197" spans="1:8">
+      <c r="A197" t="s">
+        <v>772</v>
+      </c>
+      <c r="B197" t="s">
+        <v>9</v>
+      </c>
+      <c r="C197" t="s">
+        <v>773</v>
+      </c>
+      <c r="D197" t="s">
+        <v>239</v>
+      </c>
+      <c r="E197" t="s">
+        <v>240</v>
+      </c>
+      <c r="F197" t="s">
+        <v>80</v>
+      </c>
+      <c r="G197" s="1" t="s">
+        <v>774</v>
+      </c>
+      <c r="H197" t="s">
+        <v>775</v>
+      </c>
+    </row>
+    <row r="198" spans="1:8">
+      <c r="A198" t="s">
+        <v>776</v>
+      </c>
+      <c r="B198" t="s">
+        <v>9</v>
+      </c>
+      <c r="C198" t="s">
+        <v>777</v>
+      </c>
+      <c r="D198" t="s">
+        <v>239</v>
+      </c>
+      <c r="E198" t="s">
+        <v>240</v>
+      </c>
+      <c r="F198" t="s">
+        <v>80</v>
+      </c>
+      <c r="G198" s="1" t="s">
+        <v>778</v>
+      </c>
+      <c r="H198" t="s">
+        <v>779</v>
+      </c>
+    </row>
+    <row r="199" spans="1:8">
+      <c r="A199" t="s">
+        <v>780</v>
+      </c>
+      <c r="B199" t="s">
+        <v>9</v>
+      </c>
+      <c r="C199" t="s">
+        <v>781</v>
+      </c>
+      <c r="D199" t="s">
+        <v>239</v>
+      </c>
+      <c r="E199" t="s">
+        <v>240</v>
+      </c>
+      <c r="F199" t="s">
+        <v>80</v>
+      </c>
+      <c r="G199" s="1" t="s">
+        <v>782</v>
+      </c>
+      <c r="H199" t="s">
+        <v>783</v>
+      </c>
+    </row>
+    <row r="200" spans="1:8">
+      <c r="A200" t="s">
+        <v>784</v>
+      </c>
+      <c r="B200" t="s">
+        <v>9</v>
+      </c>
+      <c r="C200" t="s">
+        <v>785</v>
+      </c>
+      <c r="D200" t="s">
+        <v>239</v>
+      </c>
+      <c r="E200" t="s">
+        <v>240</v>
+      </c>
+      <c r="F200" t="s">
+        <v>80</v>
+      </c>
+      <c r="G200" s="1" t="s">
+        <v>786</v>
+      </c>
+      <c r="H200" t="s">
+        <v>787</v>
+      </c>
+    </row>
+    <row r="201" spans="1:8">
+      <c r="A201" t="s">
+        <v>788</v>
+      </c>
+      <c r="B201" t="s">
+        <v>9</v>
+      </c>
+      <c r="C201" t="s">
+        <v>789</v>
+      </c>
+      <c r="D201" t="s">
+        <v>239</v>
+      </c>
+      <c r="E201" t="s">
+        <v>240</v>
+      </c>
+      <c r="F201" t="s">
+        <v>35</v>
+      </c>
+      <c r="G201" s="1" t="s">
+        <v>790</v>
+      </c>
+      <c r="H201" t="s">
+        <v>791</v>
+      </c>
+    </row>
+    <row r="202" spans="1:8">
+      <c r="A202" t="s">
+        <v>792</v>
+      </c>
+      <c r="B202" t="s">
+        <v>9</v>
+      </c>
+      <c r="C202" t="s">
+        <v>793</v>
+      </c>
+      <c r="D202" t="s">
+        <v>239</v>
+      </c>
+      <c r="E202" t="s">
+        <v>240</v>
+      </c>
+      <c r="F202" t="s">
+        <v>35</v>
+      </c>
+      <c r="G202" s="1" t="s">
+        <v>794</v>
+      </c>
+      <c r="H202" t="s">
+        <v>795</v>
+      </c>
+    </row>
+    <row r="203" spans="1:8">
+      <c r="A203" t="s">
+        <v>796</v>
+      </c>
+      <c r="B203" t="s">
+        <v>9</v>
+      </c>
+      <c r="C203" t="s">
+        <v>797</v>
+      </c>
+      <c r="D203" t="s">
+        <v>239</v>
+      </c>
+      <c r="E203" t="s">
+        <v>240</v>
+      </c>
+      <c r="F203" t="s">
+        <v>297</v>
+      </c>
+      <c r="G203" s="1" t="s">
+        <v>536</v>
+      </c>
+      <c r="H203" t="s">
+        <v>798</v>
+      </c>
+    </row>
+    <row r="204" spans="1:8">
+      <c r="A204" t="s">
+        <v>799</v>
+      </c>
+      <c r="B204" t="s">
+        <v>9</v>
+      </c>
+      <c r="C204" t="s">
+        <v>800</v>
+      </c>
+      <c r="D204" t="s">
+        <v>239</v>
+      </c>
+      <c r="E204" t="s">
+        <v>240</v>
+      </c>
+      <c r="F204" t="s">
+        <v>301</v>
+      </c>
+      <c r="G204" s="1" t="s">
+        <v>801</v>
+      </c>
+      <c r="H204" t="s">
+        <v>802</v>
+      </c>
+    </row>
+    <row r="205" spans="1:8">
+      <c r="A205" t="s">
+        <v>803</v>
+      </c>
+      <c r="B205" t="s">
+        <v>9</v>
+      </c>
+      <c r="C205" t="s">
+        <v>804</v>
+      </c>
+      <c r="D205" t="s">
+        <v>239</v>
+      </c>
+      <c r="E205" t="s">
+        <v>240</v>
+      </c>
+      <c r="F205" t="s">
+        <v>301</v>
+      </c>
+      <c r="G205" s="1" t="s">
+        <v>805</v>
+      </c>
+      <c r="H205" t="s">
+        <v>806</v>
+      </c>
+    </row>
+    <row r="206" spans="1:8">
+      <c r="A206" t="s">
+        <v>807</v>
+      </c>
+      <c r="B206" t="s">
+        <v>9</v>
+      </c>
+      <c r="C206" t="s">
+        <v>808</v>
+      </c>
+      <c r="D206" t="s">
+        <v>239</v>
+      </c>
+      <c r="E206" t="s">
+        <v>240</v>
+      </c>
+      <c r="G206" s="1" t="s">
+        <v>809</v>
+      </c>
+      <c r="H206" t="s">
+        <v>810</v>
+      </c>
+    </row>
+    <row r="207" spans="1:8">
+      <c r="A207" t="s">
+        <v>811</v>
+      </c>
+      <c r="B207" t="s">
+        <v>9</v>
+      </c>
+      <c r="C207" t="s">
+        <v>812</v>
+      </c>
+      <c r="D207" t="s">
+        <v>239</v>
+      </c>
+      <c r="E207" t="s">
+        <v>240</v>
+      </c>
+      <c r="F207" t="s">
+        <v>301</v>
+      </c>
+      <c r="G207" s="1" t="s">
+        <v>813</v>
+      </c>
+      <c r="H207" t="s">
+        <v>814</v>
+      </c>
+    </row>
+    <row r="208" spans="1:8">
+      <c r="A208" t="s">
+        <v>815</v>
+      </c>
+      <c r="B208" t="s">
+        <v>9</v>
+      </c>
+      <c r="C208" t="s">
+        <v>816</v>
+      </c>
+      <c r="D208" t="s">
+        <v>239</v>
+      </c>
+      <c r="E208" t="s">
+        <v>240</v>
+      </c>
+      <c r="F208" t="s">
+        <v>817</v>
+      </c>
+      <c r="G208" s="1" t="s">
+        <v>818</v>
+      </c>
+      <c r="H208" t="s">
+        <v>819</v>
+      </c>
+    </row>
+    <row r="209" spans="1:8">
+      <c r="A209" t="s">
+        <v>820</v>
+      </c>
+      <c r="B209" t="s">
+        <v>9</v>
+      </c>
+      <c r="C209" t="s">
+        <v>821</v>
+      </c>
+      <c r="D209" t="s">
+        <v>239</v>
+      </c>
+      <c r="E209" t="s">
+        <v>240</v>
+      </c>
+      <c r="F209" t="s">
+        <v>85</v>
+      </c>
+      <c r="G209" s="1" t="s">
+        <v>822</v>
+      </c>
+      <c r="H209" t="s">
+        <v>823</v>
+      </c>
+    </row>
+    <row r="210" spans="1:8">
+      <c r="A210" t="s">
+        <v>824</v>
+      </c>
+      <c r="B210" t="s">
+        <v>9</v>
+      </c>
+      <c r="C210" t="s">
+        <v>825</v>
+      </c>
+      <c r="D210" t="s">
+        <v>239</v>
+      </c>
+      <c r="E210" t="s">
+        <v>240</v>
+      </c>
+      <c r="F210" t="s">
+        <v>85</v>
+      </c>
+      <c r="G210" s="1" t="s">
+        <v>826</v>
+      </c>
+      <c r="H210" t="s">
+        <v>827</v>
+      </c>
+    </row>
+    <row r="211" spans="1:8">
+      <c r="A211" t="s">
+        <v>828</v>
+      </c>
+      <c r="B211" t="s">
+        <v>9</v>
+      </c>
+      <c r="C211" t="s">
+        <v>829</v>
+      </c>
+      <c r="D211" t="s">
+        <v>239</v>
+      </c>
+      <c r="E211" t="s">
+        <v>240</v>
+      </c>
+      <c r="F211" t="s">
+        <v>85</v>
+      </c>
+      <c r="G211" s="1" t="s">
+        <v>830</v>
+      </c>
+      <c r="H211" t="s">
+        <v>831</v>
+      </c>
+    </row>
+    <row r="212" spans="1:8">
+      <c r="A212" t="s">
+        <v>832</v>
+      </c>
+      <c r="B212" t="s">
+        <v>9</v>
+      </c>
+      <c r="C212" t="s">
+        <v>833</v>
+      </c>
+      <c r="D212" t="s">
+        <v>239</v>
+      </c>
+      <c r="E212" t="s">
+        <v>240</v>
+      </c>
+      <c r="F212" t="s">
+        <v>85</v>
+      </c>
+      <c r="G212" s="1" t="s">
+        <v>834</v>
+      </c>
+      <c r="H212" t="s">
+        <v>835</v>
+      </c>
+    </row>
+    <row r="213" spans="1:8">
+      <c r="A213" t="s">
+        <v>836</v>
+      </c>
+      <c r="B213" t="s">
+        <v>9</v>
+      </c>
+      <c r="C213" t="s">
+        <v>837</v>
+      </c>
+      <c r="D213" t="s">
+        <v>239</v>
+      </c>
+      <c r="E213" t="s">
+        <v>240</v>
+      </c>
+      <c r="F213" t="s">
+        <v>85</v>
+      </c>
+      <c r="G213" s="1" t="s">
+        <v>838</v>
+      </c>
+      <c r="H213" t="s">
+        <v>839</v>
+      </c>
+    </row>
+    <row r="214" spans="1:8">
+      <c r="A214" t="s">
+        <v>840</v>
+      </c>
+      <c r="B214" t="s">
+        <v>9</v>
+      </c>
+      <c r="C214" t="s">
+        <v>841</v>
+      </c>
+      <c r="D214" t="s">
+        <v>239</v>
+      </c>
+      <c r="E214" t="s">
+        <v>240</v>
+      </c>
+      <c r="F214" t="s">
+        <v>842</v>
+      </c>
+      <c r="G214" s="1" t="s">
+        <v>843</v>
+      </c>
+      <c r="H214" t="s">
+        <v>844</v>
+      </c>
+    </row>
+    <row r="215" spans="1:8">
+      <c r="A215" t="s">
+        <v>845</v>
+      </c>
+      <c r="B215" t="s">
+        <v>9</v>
+      </c>
+      <c r="C215" t="s">
+        <v>846</v>
+      </c>
+      <c r="D215" t="s">
+        <v>239</v>
+      </c>
+      <c r="E215" t="s">
+        <v>240</v>
+      </c>
+      <c r="F215" t="s">
+        <v>80</v>
+      </c>
+      <c r="G215" s="1" t="s">
+        <v>847</v>
+      </c>
+      <c r="H215" t="s">
+        <v>848</v>
+      </c>
+    </row>
+    <row r="216" spans="1:8">
+      <c r="A216" t="s">
+        <v>849</v>
+      </c>
+      <c r="B216" t="s">
+        <v>9</v>
+      </c>
+      <c r="C216" t="s">
+        <v>850</v>
+      </c>
+      <c r="D216" t="s">
+        <v>239</v>
+      </c>
+      <c r="E216" t="s">
+        <v>240</v>
+      </c>
+      <c r="F216" t="s">
+        <v>80</v>
+      </c>
+      <c r="G216" s="1" t="s">
+        <v>851</v>
+      </c>
+      <c r="H216" t="s">
+        <v>852</v>
+      </c>
+    </row>
+    <row r="217" spans="1:8">
+      <c r="A217" t="s">
+        <v>853</v>
+      </c>
+      <c r="B217" t="s">
+        <v>9</v>
+      </c>
+      <c r="C217" t="s">
+        <v>854</v>
+      </c>
+      <c r="D217" t="s">
+        <v>239</v>
+      </c>
+      <c r="E217" t="s">
+        <v>240</v>
+      </c>
+      <c r="F217" t="s">
+        <v>80</v>
+      </c>
+      <c r="G217" s="1" t="s">
+        <v>855</v>
+      </c>
+      <c r="H217" t="s">
+        <v>856</v>
+      </c>
+    </row>
+    <row r="218" spans="1:8">
+      <c r="A218" t="s">
+        <v>857</v>
+      </c>
+      <c r="B218" t="s">
+        <v>9</v>
+      </c>
+      <c r="C218" t="s">
+        <v>858</v>
+      </c>
+      <c r="D218" t="s">
+        <v>239</v>
+      </c>
+      <c r="E218" t="s">
+        <v>240</v>
+      </c>
+      <c r="F218" t="s">
+        <v>80</v>
+      </c>
+      <c r="G218" s="1" t="s">
+        <v>859</v>
+      </c>
+      <c r="H218" t="s">
+        <v>860</v>
+      </c>
+    </row>
+    <row r="219" spans="1:8">
+      <c r="A219" t="s">
+        <v>861</v>
+      </c>
+      <c r="B219" t="s">
+        <v>9</v>
+      </c>
+      <c r="C219" t="s">
+        <v>862</v>
+      </c>
+      <c r="D219" t="s">
+        <v>239</v>
+      </c>
+      <c r="E219" t="s">
+        <v>240</v>
+      </c>
+      <c r="F219" t="s">
+        <v>80</v>
+      </c>
+      <c r="G219" s="1" t="s">
+        <v>863</v>
+      </c>
+      <c r="H219" t="s">
+        <v>864</v>
+      </c>
+    </row>
+    <row r="220" spans="1:8">
+      <c r="A220" t="s">
+        <v>865</v>
+      </c>
+      <c r="B220" t="s">
+        <v>9</v>
+      </c>
+      <c r="C220" t="s">
+        <v>866</v>
+      </c>
+      <c r="D220" t="s">
+        <v>239</v>
+      </c>
+      <c r="E220" t="s">
+        <v>240</v>
+      </c>
+      <c r="F220" t="s">
+        <v>35</v>
+      </c>
+      <c r="G220" s="1" t="s">
+        <v>867</v>
+      </c>
+      <c r="H220" t="s">
+        <v>868</v>
+      </c>
+    </row>
+    <row r="221" spans="1:8">
+      <c r="A221" t="s">
+        <v>869</v>
+      </c>
+      <c r="B221" t="s">
+        <v>9</v>
+      </c>
+      <c r="C221" t="s">
+        <v>870</v>
+      </c>
+      <c r="D221" t="s">
+        <v>239</v>
+      </c>
+      <c r="E221" t="s">
+        <v>240</v>
+      </c>
+      <c r="F221" t="s">
+        <v>35</v>
+      </c>
+      <c r="G221" s="1" t="s">
+        <v>871</v>
+      </c>
+      <c r="H221" t="s">
+        <v>872</v>
+      </c>
+    </row>
+    <row r="222" spans="1:8">
+      <c r="A222" t="s">
+        <v>873</v>
+      </c>
+      <c r="B222" t="s">
+        <v>9</v>
+      </c>
+      <c r="C222" t="s">
+        <v>874</v>
+      </c>
+      <c r="D222" t="s">
+        <v>239</v>
+      </c>
+      <c r="E222" t="s">
+        <v>240</v>
+      </c>
+      <c r="F222" t="s">
+        <v>297</v>
+      </c>
+      <c r="G222" s="1" t="s">
+        <v>875</v>
+      </c>
+      <c r="H222" t="s">
+        <v>876</v>
+      </c>
+    </row>
+    <row r="223" spans="1:8">
+      <c r="A223" t="s">
+        <v>877</v>
+      </c>
+      <c r="B223" t="s">
+        <v>9</v>
+      </c>
+      <c r="C223" t="s">
+        <v>878</v>
+      </c>
+      <c r="D223" t="s">
+        <v>239</v>
+      </c>
+      <c r="E223" t="s">
+        <v>240</v>
+      </c>
+      <c r="F223" t="s">
+        <v>297</v>
+      </c>
+      <c r="G223" s="1" t="s">
+        <v>879</v>
+      </c>
+      <c r="H223" t="s">
+        <v>880</v>
+      </c>
+    </row>
+    <row r="224" spans="1:8">
+      <c r="A224" t="s">
+        <v>881</v>
+      </c>
+      <c r="B224" t="s">
+        <v>9</v>
+      </c>
+      <c r="C224" t="s">
+        <v>882</v>
+      </c>
+      <c r="D224" t="s">
+        <v>239</v>
+      </c>
+      <c r="E224" t="s">
+        <v>240</v>
+      </c>
+      <c r="F224" t="s">
+        <v>883</v>
+      </c>
+      <c r="G224" s="1" t="s">
+        <v>884</v>
+      </c>
+      <c r="H224" t="s">
+        <v>885</v>
+      </c>
+    </row>
+    <row r="225" spans="1:8">
+      <c r="A225" t="s">
+        <v>886</v>
+      </c>
+      <c r="B225" t="s">
+        <v>9</v>
+      </c>
+      <c r="C225" t="s">
+        <v>887</v>
+      </c>
+      <c r="D225" t="s">
+        <v>239</v>
+      </c>
+      <c r="E225" t="s">
+        <v>240</v>
+      </c>
+      <c r="F225" t="s">
+        <v>174</v>
+      </c>
+      <c r="G225" s="1" t="s">
+        <v>888</v>
+      </c>
+      <c r="H225" t="s">
+        <v>889</v>
+      </c>
+    </row>
+    <row r="226" spans="1:8">
+      <c r="A226" t="s">
+        <v>890</v>
+      </c>
+      <c r="B226" t="s">
+        <v>9</v>
+      </c>
+      <c r="C226" t="s">
+        <v>891</v>
+      </c>
+      <c r="D226" t="s">
+        <v>239</v>
+      </c>
+      <c r="E226" t="s">
+        <v>240</v>
+      </c>
+      <c r="F226" t="s">
+        <v>115</v>
+      </c>
+      <c r="G226" s="1" t="s">
+        <v>892</v>
+      </c>
+      <c r="H226" t="s">
+        <v>893</v>
+      </c>
+    </row>
+    <row r="227" spans="1:8">
+      <c r="A227" t="s">
+        <v>894</v>
+      </c>
+      <c r="B227" t="s">
+        <v>9</v>
+      </c>
+      <c r="C227" t="s">
+        <v>895</v>
+      </c>
+      <c r="D227" t="s">
+        <v>239</v>
+      </c>
+      <c r="E227" t="s">
+        <v>240</v>
+      </c>
+      <c r="F227" t="s">
+        <v>115</v>
+      </c>
+      <c r="G227" s="1" t="s">
+        <v>896</v>
+      </c>
+      <c r="H227" t="s">
+        <v>897</v>
+      </c>
+    </row>
+    <row r="228" spans="1:8">
+      <c r="A228" t="s">
+        <v>898</v>
+      </c>
+      <c r="B228" t="s">
+        <v>9</v>
+      </c>
+      <c r="C228" t="s">
+        <v>899</v>
+      </c>
+      <c r="D228" t="s">
+        <v>239</v>
+      </c>
+      <c r="E228" t="s">
+        <v>240</v>
+      </c>
+      <c r="F228" t="s">
+        <v>115</v>
+      </c>
+      <c r="G228" s="1" t="s">
+        <v>900</v>
+      </c>
+      <c r="H228" t="s">
+        <v>901</v>
+      </c>
+    </row>
+    <row r="229" spans="1:8">
+      <c r="A229" t="s">
+        <v>902</v>
+      </c>
+      <c r="B229" t="s">
+        <v>9</v>
+      </c>
+      <c r="C229" t="s">
+        <v>903</v>
+      </c>
+      <c r="D229" t="s">
+        <v>239</v>
+      </c>
+      <c r="E229" t="s">
+        <v>240</v>
+      </c>
+      <c r="F229" t="s">
+        <v>115</v>
+      </c>
+      <c r="G229" s="1" t="s">
+        <v>904</v>
+      </c>
+      <c r="H229" t="s">
+        <v>905</v>
+      </c>
+    </row>
+    <row r="230" spans="1:8">
+      <c r="A230" t="s">
+        <v>906</v>
+      </c>
+      <c r="B230" t="s">
+        <v>9</v>
+      </c>
+      <c r="C230" t="s">
+        <v>907</v>
+      </c>
+      <c r="D230" t="s">
+        <v>239</v>
+      </c>
+      <c r="E230" t="s">
+        <v>240</v>
+      </c>
+      <c r="F230" t="s">
+        <v>115</v>
+      </c>
+      <c r="G230" s="1" t="s">
+        <v>908</v>
+      </c>
+      <c r="H230" t="s">
+        <v>909</v>
+      </c>
+    </row>
+    <row r="231" spans="1:8">
+      <c r="A231" t="s">
+        <v>910</v>
+      </c>
+      <c r="B231" t="s">
+        <v>9</v>
+      </c>
+      <c r="C231" t="s">
+        <v>911</v>
+      </c>
+      <c r="D231" t="s">
+        <v>239</v>
+      </c>
+      <c r="E231" t="s">
+        <v>240</v>
+      </c>
+      <c r="F231" t="s">
+        <v>85</v>
+      </c>
+      <c r="G231" s="1" t="s">
+        <v>912</v>
+      </c>
+      <c r="H231" t="s">
+        <v>913</v>
+      </c>
+    </row>
+    <row r="232" spans="1:8">
+      <c r="A232" t="s">
+        <v>914</v>
+      </c>
+      <c r="B232" t="s">
+        <v>9</v>
+      </c>
+      <c r="C232" t="s">
+        <v>915</v>
+      </c>
+      <c r="D232" t="s">
+        <v>239</v>
+      </c>
+      <c r="E232" t="s">
+        <v>240</v>
+      </c>
+      <c r="F232" t="s">
+        <v>80</v>
+      </c>
+      <c r="G232" s="1" t="s">
+        <v>916</v>
+      </c>
+      <c r="H232" t="s">
+        <v>917</v>
+      </c>
+    </row>
+    <row r="233" spans="1:8">
+      <c r="A233" t="s">
+        <v>918</v>
+      </c>
+      <c r="B233" t="s">
+        <v>9</v>
+      </c>
+      <c r="C233" t="s">
+        <v>919</v>
+      </c>
+      <c r="D233" t="s">
+        <v>239</v>
+      </c>
+      <c r="E233" t="s">
+        <v>240</v>
+      </c>
+      <c r="F233" t="s">
+        <v>80</v>
+      </c>
+      <c r="G233" s="1" t="s">
+        <v>920</v>
+      </c>
+      <c r="H233" t="s">
+        <v>921</v>
+      </c>
+    </row>
+    <row r="234" spans="1:8">
+      <c r="A234" t="s">
+        <v>922</v>
+      </c>
+      <c r="B234" t="s">
+        <v>9</v>
+      </c>
+      <c r="C234" t="s">
+        <v>923</v>
+      </c>
+      <c r="D234" t="s">
+        <v>239</v>
+      </c>
+      <c r="E234" t="s">
+        <v>240</v>
+      </c>
+      <c r="F234" t="s">
+        <v>80</v>
+      </c>
+      <c r="G234" s="1" t="s">
+        <v>924</v>
+      </c>
+      <c r="H234" t="s">
+        <v>925</v>
+      </c>
+    </row>
+    <row r="235" spans="1:8">
+      <c r="A235" t="s">
+        <v>926</v>
+      </c>
+      <c r="B235" t="s">
+        <v>9</v>
+      </c>
+      <c r="C235" t="s">
+        <v>927</v>
+      </c>
+      <c r="D235" t="s">
+        <v>239</v>
+      </c>
+      <c r="E235" t="s">
+        <v>240</v>
+      </c>
+      <c r="F235" t="s">
+        <v>80</v>
+      </c>
+      <c r="G235" s="1" t="s">
+        <v>928</v>
+      </c>
+      <c r="H235" t="s">
+        <v>929</v>
+      </c>
+    </row>
+    <row r="236" spans="1:8">
+      <c r="A236" t="s">
+        <v>930</v>
+      </c>
+      <c r="B236" t="s">
+        <v>9</v>
+      </c>
+      <c r="C236" t="s">
+        <v>931</v>
+      </c>
+      <c r="D236" t="s">
+        <v>239</v>
+      </c>
+      <c r="E236" t="s">
+        <v>240</v>
+      </c>
+      <c r="F236" t="s">
+        <v>35</v>
+      </c>
+      <c r="G236" s="1" t="s">
+        <v>932</v>
+      </c>
+      <c r="H236" t="s">
+        <v>933</v>
+      </c>
+    </row>
+    <row r="237" spans="1:8">
+      <c r="A237" t="s">
+        <v>934</v>
+      </c>
+      <c r="B237" t="s">
+        <v>9</v>
+      </c>
+      <c r="C237" t="s">
+        <v>935</v>
+      </c>
+      <c r="D237" t="s">
+        <v>239</v>
+      </c>
+      <c r="E237" t="s">
+        <v>240</v>
+      </c>
+      <c r="F237" t="s">
+        <v>35</v>
+      </c>
+      <c r="G237" s="1" t="s">
+        <v>936</v>
+      </c>
+      <c r="H237" t="s">
+        <v>937</v>
+      </c>
+    </row>
+    <row r="238" spans="1:8">
+      <c r="A238" t="s">
+        <v>938</v>
+      </c>
+      <c r="B238" t="s">
+        <v>9</v>
+      </c>
+      <c r="C238" t="s">
+        <v>939</v>
+      </c>
+      <c r="D238" t="s">
+        <v>239</v>
+      </c>
+      <c r="E238" t="s">
+        <v>240</v>
+      </c>
+      <c r="F238" t="s">
+        <v>35</v>
+      </c>
+      <c r="G238" s="1" t="s">
+        <v>940</v>
+      </c>
+      <c r="H238" t="s">
+        <v>941</v>
+      </c>
+    </row>
+    <row r="239" spans="1:8">
+      <c r="A239" t="s">
+        <v>942</v>
+      </c>
+      <c r="B239" t="s">
+        <v>9</v>
+      </c>
+      <c r="C239" t="s">
+        <v>10</v>
+      </c>
+      <c r="D239" t="s">
+        <v>943</v>
+      </c>
+      <c r="E239" t="s">
+        <v>944</v>
+      </c>
+      <c r="F239" t="s">
+        <v>945</v>
+      </c>
+      <c r="G239" s="1" t="s">
+        <v>946</v>
+      </c>
+      <c r="H239" t="s">
+        <v>947</v>
+      </c>
+    </row>
+    <row r="240" spans="1:8">
+      <c r="A240" t="s">
+        <v>948</v>
+      </c>
+      <c r="B240" t="s">
+        <v>9</v>
+      </c>
+      <c r="C240" t="s">
+        <v>17</v>
+      </c>
+      <c r="D240" t="s">
+        <v>943</v>
+      </c>
+      <c r="E240" t="s">
+        <v>944</v>
+      </c>
+      <c r="F240" t="s">
+        <v>945</v>
+      </c>
+      <c r="G240" s="1" t="s">
+        <v>949</v>
+      </c>
+      <c r="H240" t="s">
+        <v>950</v>
+      </c>
+    </row>
+    <row r="241" spans="1:8">
+      <c r="A241" t="s">
+        <v>951</v>
+      </c>
+      <c r="B241" t="s">
+        <v>9</v>
+      </c>
+      <c r="C241" t="s">
+        <v>21</v>
+      </c>
+      <c r="D241" t="s">
+        <v>943</v>
+      </c>
+      <c r="E241" t="s">
+        <v>944</v>
+      </c>
+      <c r="F241" t="s">
+        <v>952</v>
+      </c>
+      <c r="G241" s="1" t="s">
+        <v>953</v>
+      </c>
+      <c r="H241" t="s">
+        <v>954</v>
+      </c>
+    </row>
+    <row r="242" spans="1:8">
+      <c r="A242" t="s">
+        <v>955</v>
+      </c>
+      <c r="B242" t="s">
+        <v>9</v>
+      </c>
+      <c r="C242" t="s">
+        <v>25</v>
+      </c>
+      <c r="D242" t="s">
+        <v>943</v>
+      </c>
+      <c r="E242" t="s">
+        <v>944</v>
+      </c>
+      <c r="F242" t="s">
+        <v>85</v>
+      </c>
+      <c r="G242" s="1" t="s">
+        <v>956</v>
+      </c>
+      <c r="H242" t="s">
+        <v>957</v>
+      </c>
+    </row>
+    <row r="243" spans="1:8">
+      <c r="A243" t="s">
+        <v>958</v>
+      </c>
+      <c r="B243" t="s">
+        <v>9</v>
+      </c>
+      <c r="C243" t="s">
+        <v>29</v>
+      </c>
+      <c r="D243" t="s">
+        <v>943</v>
+      </c>
+      <c r="E243" t="s">
+        <v>944</v>
+      </c>
+      <c r="F243" t="s">
+        <v>235</v>
+      </c>
+      <c r="G243" s="1" t="s">
+        <v>959</v>
+      </c>
+      <c r="H243" t="s">
+        <v>960</v>
+      </c>
+    </row>
+    <row r="244" spans="1:8">
+      <c r="A244" t="s">
+        <v>961</v>
+      </c>
+      <c r="B244" t="s">
+        <v>9</v>
+      </c>
+      <c r="C244" t="s">
+        <v>34</v>
+      </c>
+      <c r="D244" t="s">
+        <v>943</v>
+      </c>
+      <c r="E244" t="s">
+        <v>944</v>
+      </c>
+      <c r="F244" t="s">
+        <v>945</v>
+      </c>
+      <c r="G244" s="1" t="s">
+        <v>962</v>
+      </c>
+      <c r="H244" t="s">
+        <v>963</v>
+      </c>
+    </row>
+    <row r="245" spans="1:8">
+      <c r="A245" t="s">
+        <v>964</v>
+      </c>
+      <c r="B245" t="s">
+        <v>9</v>
+      </c>
+      <c r="C245" t="s">
+        <v>39</v>
+      </c>
+      <c r="D245" t="s">
+        <v>943</v>
+      </c>
+      <c r="E245" t="s">
+        <v>944</v>
+      </c>
+      <c r="F245" t="s">
+        <v>945</v>
+      </c>
+      <c r="G245" s="1" t="s">
+        <v>965</v>
+      </c>
+      <c r="H245" t="s">
+        <v>966</v>
+      </c>
+    </row>
+    <row r="246" spans="1:8">
+      <c r="A246" t="s">
+        <v>967</v>
+      </c>
+      <c r="B246" t="s">
+        <v>9</v>
+      </c>
+      <c r="C246" t="s">
+        <v>44</v>
+      </c>
+      <c r="D246" t="s">
+        <v>943</v>
+      </c>
+      <c r="E246" t="s">
+        <v>944</v>
+      </c>
+      <c r="F246" t="s">
+        <v>968</v>
+      </c>
+      <c r="G246" s="1" t="s">
+        <v>969</v>
+      </c>
+      <c r="H246" t="s">
+        <v>970</v>
+      </c>
+    </row>
+    <row r="247" spans="1:8">
+      <c r="A247" t="s">
+        <v>971</v>
+      </c>
+      <c r="B247" t="s">
+        <v>9</v>
+      </c>
+      <c r="C247" t="s">
         <v>49</v>
       </c>
-      <c r="D124" t="s">
-[...12 lines deleted...]
-        <v>501</v>
+      <c r="D247" t="s">
+        <v>943</v>
+      </c>
+      <c r="E247" t="s">
+        <v>944</v>
+      </c>
+      <c r="F247" t="s">
+        <v>972</v>
+      </c>
+      <c r="G247" s="1" t="s">
+        <v>973</v>
+      </c>
+      <c r="H247" t="s">
+        <v>974</v>
+      </c>
+    </row>
+    <row r="248" spans="1:8">
+      <c r="A248" t="s">
+        <v>975</v>
+      </c>
+      <c r="B248" t="s">
+        <v>9</v>
+      </c>
+      <c r="C248" t="s">
+        <v>53</v>
+      </c>
+      <c r="D248" t="s">
+        <v>943</v>
+      </c>
+      <c r="E248" t="s">
+        <v>944</v>
+      </c>
+      <c r="F248" t="s">
+        <v>976</v>
+      </c>
+      <c r="G248" s="1" t="s">
+        <v>977</v>
+      </c>
+      <c r="H248" t="s">
+        <v>978</v>
+      </c>
+    </row>
+    <row r="249" spans="1:8">
+      <c r="A249" t="s">
+        <v>979</v>
+      </c>
+      <c r="B249" t="s">
+        <v>9</v>
+      </c>
+      <c r="C249" t="s">
+        <v>57</v>
+      </c>
+      <c r="D249" t="s">
+        <v>943</v>
+      </c>
+      <c r="E249" t="s">
+        <v>944</v>
+      </c>
+      <c r="F249" t="s">
+        <v>980</v>
+      </c>
+      <c r="G249" s="1" t="s">
+        <v>981</v>
+      </c>
+      <c r="H249" t="s">
+        <v>982</v>
+      </c>
+    </row>
+    <row r="250" spans="1:8">
+      <c r="A250" t="s">
+        <v>983</v>
+      </c>
+      <c r="B250" t="s">
+        <v>9</v>
+      </c>
+      <c r="C250" t="s">
+        <v>61</v>
+      </c>
+      <c r="D250" t="s">
+        <v>943</v>
+      </c>
+      <c r="E250" t="s">
+        <v>944</v>
+      </c>
+      <c r="F250" t="s">
+        <v>984</v>
+      </c>
+      <c r="G250" s="1" t="s">
+        <v>985</v>
+      </c>
+      <c r="H250" t="s">
+        <v>986</v>
+      </c>
+    </row>
+    <row r="251" spans="1:8">
+      <c r="A251" t="s">
+        <v>987</v>
+      </c>
+      <c r="B251" t="s">
+        <v>9</v>
+      </c>
+      <c r="C251" t="s">
+        <v>66</v>
+      </c>
+      <c r="D251" t="s">
+        <v>943</v>
+      </c>
+      <c r="E251" t="s">
+        <v>944</v>
+      </c>
+      <c r="F251" t="s">
+        <v>988</v>
+      </c>
+      <c r="G251" s="1" t="s">
+        <v>989</v>
+      </c>
+      <c r="H251" t="s">
+        <v>990</v>
+      </c>
+    </row>
+    <row r="252" spans="1:8">
+      <c r="A252" t="s">
+        <v>991</v>
+      </c>
+      <c r="B252" t="s">
+        <v>9</v>
+      </c>
+      <c r="C252" t="s">
+        <v>10</v>
+      </c>
+      <c r="D252" t="s">
+        <v>992</v>
+      </c>
+      <c r="E252" t="s">
+        <v>993</v>
+      </c>
+      <c r="F252" t="s">
+        <v>62</v>
+      </c>
+      <c r="G252" s="1" t="s">
+        <v>994</v>
+      </c>
+      <c r="H252" t="s">
+        <v>995</v>
+      </c>
+    </row>
+    <row r="253" spans="1:8">
+      <c r="A253" t="s">
+        <v>996</v>
+      </c>
+      <c r="B253" t="s">
+        <v>9</v>
+      </c>
+      <c r="C253" t="s">
+        <v>10</v>
+      </c>
+      <c r="D253" t="s">
+        <v>997</v>
+      </c>
+      <c r="E253" t="s">
+        <v>998</v>
+      </c>
+      <c r="F253" t="s">
+        <v>999</v>
+      </c>
+      <c r="G253" s="1" t="s">
+        <v>1000</v>
+      </c>
+      <c r="H253" t="s">
+        <v>1001</v>
+      </c>
+    </row>
+    <row r="254" spans="1:8">
+      <c r="A254" t="s">
+        <v>1002</v>
+      </c>
+      <c r="B254" t="s">
+        <v>9</v>
+      </c>
+      <c r="C254" t="s">
+        <v>17</v>
+      </c>
+      <c r="D254" t="s">
+        <v>997</v>
+      </c>
+      <c r="E254" t="s">
+        <v>998</v>
+      </c>
+      <c r="F254" t="s">
+        <v>999</v>
+      </c>
+      <c r="G254" s="1" t="s">
+        <v>1003</v>
+      </c>
+      <c r="H254" t="s">
+        <v>1004</v>
+      </c>
+    </row>
+    <row r="255" spans="1:8">
+      <c r="A255" t="s">
+        <v>1005</v>
+      </c>
+      <c r="B255" t="s">
+        <v>9</v>
+      </c>
+      <c r="C255" t="s">
+        <v>21</v>
+      </c>
+      <c r="D255" t="s">
+        <v>997</v>
+      </c>
+      <c r="E255" t="s">
+        <v>998</v>
+      </c>
+      <c r="F255" t="s">
+        <v>141</v>
+      </c>
+      <c r="G255" s="1" t="s">
+        <v>1006</v>
+      </c>
+      <c r="H255" t="s">
+        <v>1007</v>
+      </c>
+    </row>
+    <row r="256" spans="1:8">
+      <c r="A256" t="s">
+        <v>1008</v>
+      </c>
+      <c r="B256" t="s">
+        <v>9</v>
+      </c>
+      <c r="C256" t="s">
+        <v>25</v>
+      </c>
+      <c r="D256" t="s">
+        <v>997</v>
+      </c>
+      <c r="E256" t="s">
+        <v>998</v>
+      </c>
+      <c r="F256" t="s">
+        <v>141</v>
+      </c>
+      <c r="G256" s="1" t="s">
+        <v>1009</v>
+      </c>
+      <c r="H256" t="s">
+        <v>1010</v>
+      </c>
+    </row>
+    <row r="257" spans="1:8">
+      <c r="A257" t="s">
+        <v>1011</v>
+      </c>
+      <c r="B257" t="s">
+        <v>9</v>
+      </c>
+      <c r="C257" t="s">
+        <v>29</v>
+      </c>
+      <c r="D257" t="s">
+        <v>997</v>
+      </c>
+      <c r="E257" t="s">
+        <v>998</v>
+      </c>
+      <c r="F257" t="s">
+        <v>141</v>
+      </c>
+      <c r="G257" s="1" t="s">
+        <v>1012</v>
+      </c>
+      <c r="H257" t="s">
+        <v>1013</v>
+      </c>
+    </row>
+    <row r="258" spans="1:8">
+      <c r="A258" t="s">
+        <v>1014</v>
+      </c>
+      <c r="B258" t="s">
+        <v>9</v>
+      </c>
+      <c r="C258" t="s">
+        <v>34</v>
+      </c>
+      <c r="D258" t="s">
+        <v>997</v>
+      </c>
+      <c r="E258" t="s">
+        <v>998</v>
+      </c>
+      <c r="F258" t="s">
+        <v>141</v>
+      </c>
+      <c r="G258" s="1" t="s">
+        <v>1015</v>
+      </c>
+      <c r="H258" t="s">
+        <v>1016</v>
+      </c>
+    </row>
+    <row r="259" spans="1:8">
+      <c r="A259" t="s">
+        <v>1017</v>
+      </c>
+      <c r="B259" t="s">
+        <v>9</v>
+      </c>
+      <c r="C259" t="s">
+        <v>39</v>
+      </c>
+      <c r="D259" t="s">
+        <v>997</v>
+      </c>
+      <c r="E259" t="s">
+        <v>998</v>
+      </c>
+      <c r="F259" t="s">
+        <v>141</v>
+      </c>
+      <c r="G259" s="1" t="s">
+        <v>1018</v>
+      </c>
+      <c r="H259" t="s">
+        <v>1019</v>
+      </c>
+    </row>
+    <row r="260" spans="1:8">
+      <c r="A260" t="s">
+        <v>1020</v>
+      </c>
+      <c r="B260" t="s">
+        <v>9</v>
+      </c>
+      <c r="C260" t="s">
+        <v>44</v>
+      </c>
+      <c r="D260" t="s">
+        <v>997</v>
+      </c>
+      <c r="E260" t="s">
+        <v>998</v>
+      </c>
+      <c r="F260" t="s">
+        <v>141</v>
+      </c>
+      <c r="G260" s="1" t="s">
+        <v>1021</v>
+      </c>
+      <c r="H260" t="s">
+        <v>1022</v>
+      </c>
+    </row>
+    <row r="261" spans="1:8">
+      <c r="A261" t="s">
+        <v>1023</v>
+      </c>
+      <c r="B261" t="s">
+        <v>9</v>
+      </c>
+      <c r="C261" t="s">
+        <v>49</v>
+      </c>
+      <c r="D261" t="s">
+        <v>997</v>
+      </c>
+      <c r="E261" t="s">
+        <v>998</v>
+      </c>
+      <c r="F261" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G261" s="1" t="s">
+        <v>1025</v>
+      </c>
+      <c r="H261" t="s">
+        <v>1026</v>
+      </c>
+    </row>
+    <row r="262" spans="1:8">
+      <c r="A262" t="s">
+        <v>1027</v>
+      </c>
+      <c r="B262" t="s">
+        <v>9</v>
+      </c>
+      <c r="C262" t="s">
+        <v>53</v>
+      </c>
+      <c r="D262" t="s">
+        <v>997</v>
+      </c>
+      <c r="E262" t="s">
+        <v>998</v>
+      </c>
+      <c r="F262" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G262" s="1" t="s">
+        <v>1028</v>
+      </c>
+      <c r="H262" t="s">
+        <v>1029</v>
+      </c>
+    </row>
+    <row r="263" spans="1:8">
+      <c r="A263" t="s">
+        <v>1030</v>
+      </c>
+      <c r="B263" t="s">
+        <v>9</v>
+      </c>
+      <c r="C263" t="s">
+        <v>57</v>
+      </c>
+      <c r="D263" t="s">
+        <v>997</v>
+      </c>
+      <c r="E263" t="s">
+        <v>998</v>
+      </c>
+      <c r="F263" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G263" s="1" t="s">
+        <v>1032</v>
+      </c>
+      <c r="H263" t="s">
+        <v>1033</v>
+      </c>
+    </row>
+    <row r="264" spans="1:8">
+      <c r="A264" t="s">
+        <v>1034</v>
+      </c>
+      <c r="B264" t="s">
+        <v>9</v>
+      </c>
+      <c r="C264" t="s">
+        <v>61</v>
+      </c>
+      <c r="D264" t="s">
+        <v>997</v>
+      </c>
+      <c r="E264" t="s">
+        <v>998</v>
+      </c>
+      <c r="F264" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G264" s="1" t="s">
+        <v>1035</v>
+      </c>
+      <c r="H264" t="s">
+        <v>1036</v>
+      </c>
+    </row>
+    <row r="265" spans="1:8">
+      <c r="A265" t="s">
+        <v>1037</v>
+      </c>
+      <c r="B265" t="s">
+        <v>9</v>
+      </c>
+      <c r="C265" t="s">
+        <v>66</v>
+      </c>
+      <c r="D265" t="s">
+        <v>997</v>
+      </c>
+      <c r="E265" t="s">
+        <v>998</v>
+      </c>
+      <c r="F265" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G265" s="1" t="s">
+        <v>1038</v>
+      </c>
+      <c r="H265" t="s">
+        <v>1039</v>
+      </c>
+    </row>
+    <row r="266" spans="1:8">
+      <c r="A266" t="s">
+        <v>1040</v>
+      </c>
+      <c r="B266" t="s">
+        <v>9</v>
+      </c>
+      <c r="C266" t="s">
+        <v>70</v>
+      </c>
+      <c r="D266" t="s">
+        <v>997</v>
+      </c>
+      <c r="E266" t="s">
+        <v>998</v>
+      </c>
+      <c r="F266" t="s">
+        <v>999</v>
+      </c>
+      <c r="G266" s="1" t="s">
+        <v>1041</v>
+      </c>
+      <c r="H266" t="s">
+        <v>1042</v>
+      </c>
+    </row>
+    <row r="267" spans="1:8">
+      <c r="A267" t="s">
+        <v>1043</v>
+      </c>
+      <c r="B267" t="s">
+        <v>9</v>
+      </c>
+      <c r="C267" t="s">
+        <v>74</v>
+      </c>
+      <c r="D267" t="s">
+        <v>997</v>
+      </c>
+      <c r="E267" t="s">
+        <v>998</v>
+      </c>
+      <c r="F267" t="s">
+        <v>141</v>
+      </c>
+      <c r="G267" s="1" t="s">
+        <v>1044</v>
+      </c>
+      <c r="H267" t="s">
+        <v>1045</v>
+      </c>
+    </row>
+    <row r="268" spans="1:8">
+      <c r="A268" t="s">
+        <v>1046</v>
+      </c>
+      <c r="B268" t="s">
+        <v>9</v>
+      </c>
+      <c r="C268" t="s">
+        <v>79</v>
+      </c>
+      <c r="D268" t="s">
+        <v>997</v>
+      </c>
+      <c r="E268" t="s">
+        <v>998</v>
+      </c>
+      <c r="F268" t="s">
+        <v>141</v>
+      </c>
+      <c r="G268" s="1" t="s">
+        <v>1047</v>
+      </c>
+      <c r="H268" t="s">
+        <v>1048</v>
+      </c>
+    </row>
+    <row r="269" spans="1:8">
+      <c r="A269" t="s">
+        <v>1049</v>
+      </c>
+      <c r="B269" t="s">
+        <v>9</v>
+      </c>
+      <c r="C269" t="s">
+        <v>84</v>
+      </c>
+      <c r="D269" t="s">
+        <v>997</v>
+      </c>
+      <c r="E269" t="s">
+        <v>998</v>
+      </c>
+      <c r="F269" t="s">
+        <v>141</v>
+      </c>
+      <c r="G269" s="1" t="s">
+        <v>1050</v>
+      </c>
+      <c r="H269" t="s">
+        <v>1051</v>
+      </c>
+    </row>
+    <row r="270" spans="1:8">
+      <c r="A270" t="s">
+        <v>1052</v>
+      </c>
+      <c r="B270" t="s">
+        <v>9</v>
+      </c>
+      <c r="C270" t="s">
+        <v>89</v>
+      </c>
+      <c r="D270" t="s">
+        <v>997</v>
+      </c>
+      <c r="E270" t="s">
+        <v>998</v>
+      </c>
+      <c r="F270" t="s">
+        <v>141</v>
+      </c>
+      <c r="G270" s="1" t="s">
+        <v>1053</v>
+      </c>
+      <c r="H270" t="s">
+        <v>1054</v>
+      </c>
+    </row>
+    <row r="271" spans="1:8">
+      <c r="A271" t="s">
+        <v>1055</v>
+      </c>
+      <c r="B271" t="s">
+        <v>9</v>
+      </c>
+      <c r="C271" t="s">
+        <v>94</v>
+      </c>
+      <c r="D271" t="s">
+        <v>997</v>
+      </c>
+      <c r="E271" t="s">
+        <v>998</v>
+      </c>
+      <c r="F271" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G271" s="1" t="s">
+        <v>1056</v>
+      </c>
+      <c r="H271" t="s">
+        <v>1057</v>
+      </c>
+    </row>
+    <row r="272" spans="1:8">
+      <c r="A272" t="s">
+        <v>1058</v>
+      </c>
+      <c r="B272" t="s">
+        <v>9</v>
+      </c>
+      <c r="C272" t="s">
+        <v>98</v>
+      </c>
+      <c r="D272" t="s">
+        <v>997</v>
+      </c>
+      <c r="E272" t="s">
+        <v>998</v>
+      </c>
+      <c r="F272" t="s">
+        <v>1024</v>
+      </c>
+      <c r="G272" s="1" t="s">
+        <v>1059</v>
+      </c>
+      <c r="H272" t="s">
+        <v>1060</v>
+      </c>
+    </row>
+    <row r="273" spans="1:8">
+      <c r="A273" t="s">
+        <v>1061</v>
+      </c>
+      <c r="B273" t="s">
+        <v>9</v>
+      </c>
+      <c r="C273" t="s">
+        <v>102</v>
+      </c>
+      <c r="D273" t="s">
+        <v>997</v>
+      </c>
+      <c r="E273" t="s">
+        <v>998</v>
+      </c>
+      <c r="F273" t="s">
+        <v>141</v>
+      </c>
+      <c r="G273" s="1" t="s">
+        <v>1062</v>
+      </c>
+      <c r="H273" t="s">
+        <v>1063</v>
+      </c>
+    </row>
+    <row r="274" spans="1:8">
+      <c r="A274" t="s">
+        <v>1064</v>
+      </c>
+      <c r="B274" t="s">
+        <v>9</v>
+      </c>
+      <c r="C274" t="s">
+        <v>114</v>
+      </c>
+      <c r="D274" t="s">
+        <v>997</v>
+      </c>
+      <c r="E274" t="s">
+        <v>998</v>
+      </c>
+      <c r="F274" t="s">
+        <v>141</v>
+      </c>
+      <c r="G274" s="1" t="s">
+        <v>1065</v>
+      </c>
+      <c r="H274" t="s">
+        <v>1066</v>
+      </c>
+    </row>
+    <row r="275" spans="1:8">
+      <c r="A275" t="s">
+        <v>1067</v>
+      </c>
+      <c r="B275" t="s">
+        <v>9</v>
+      </c>
+      <c r="C275" t="s">
+        <v>119</v>
+      </c>
+      <c r="D275" t="s">
+        <v>997</v>
+      </c>
+      <c r="E275" t="s">
+        <v>998</v>
+      </c>
+      <c r="F275" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G275" s="1" t="s">
+        <v>1069</v>
+      </c>
+      <c r="H275" t="s">
+        <v>1070</v>
+      </c>
+    </row>
+    <row r="276" spans="1:8">
+      <c r="A276" t="s">
+        <v>1071</v>
+      </c>
+      <c r="B276" t="s">
+        <v>9</v>
+      </c>
+      <c r="C276" t="s">
+        <v>124</v>
+      </c>
+      <c r="D276" t="s">
+        <v>997</v>
+      </c>
+      <c r="E276" t="s">
+        <v>998</v>
+      </c>
+      <c r="F276" t="s">
+        <v>141</v>
+      </c>
+      <c r="G276" s="1" t="s">
+        <v>1072</v>
+      </c>
+      <c r="H276" t="s">
+        <v>1073</v>
+      </c>
+    </row>
+    <row r="277" spans="1:8">
+      <c r="A277" t="s">
+        <v>1074</v>
+      </c>
+      <c r="B277" t="s">
+        <v>9</v>
+      </c>
+      <c r="C277" t="s">
+        <v>128</v>
+      </c>
+      <c r="D277" t="s">
+        <v>997</v>
+      </c>
+      <c r="E277" t="s">
+        <v>998</v>
+      </c>
+      <c r="F277" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G277" s="1" t="s">
+        <v>1075</v>
+      </c>
+      <c r="H277" t="s">
+        <v>1076</v>
+      </c>
+    </row>
+    <row r="278" spans="1:8">
+      <c r="A278" t="s">
+        <v>1077</v>
+      </c>
+      <c r="B278" t="s">
+        <v>9</v>
+      </c>
+      <c r="C278" t="s">
+        <v>132</v>
+      </c>
+      <c r="D278" t="s">
+        <v>997</v>
+      </c>
+      <c r="E278" t="s">
+        <v>998</v>
+      </c>
+      <c r="F278" t="s">
+        <v>1068</v>
+      </c>
+      <c r="G278" s="1" t="s">
+        <v>1078</v>
+      </c>
+      <c r="H278" t="s">
+        <v>1079</v>
+      </c>
+    </row>
+    <row r="279" spans="1:8">
+      <c r="A279" t="s">
+        <v>1080</v>
+      </c>
+      <c r="B279" t="s">
+        <v>9</v>
+      </c>
+      <c r="C279" t="s">
+        <v>136</v>
+      </c>
+      <c r="D279" t="s">
+        <v>997</v>
+      </c>
+      <c r="E279" t="s">
+        <v>998</v>
+      </c>
+      <c r="F279" t="s">
+        <v>1081</v>
+      </c>
+      <c r="G279" s="1" t="s">
+        <v>1082</v>
+      </c>
+      <c r="H279" t="s">
+        <v>1083</v>
+      </c>
+    </row>
+    <row r="280" spans="1:8">
+      <c r="A280" t="s">
+        <v>1084</v>
+      </c>
+      <c r="B280" t="s">
+        <v>9</v>
+      </c>
+      <c r="C280" t="s">
+        <v>153</v>
+      </c>
+      <c r="D280" t="s">
+        <v>997</v>
+      </c>
+      <c r="E280" t="s">
+        <v>998</v>
+      </c>
+      <c r="F280" t="s">
+        <v>1031</v>
+      </c>
+      <c r="G280" s="1" t="s">
+        <v>1085</v>
+      </c>
+      <c r="H280" t="s">
+        <v>1086</v>
+      </c>
+    </row>
+    <row r="281" spans="1:8">
+      <c r="A281" t="s">
+        <v>1087</v>
+      </c>
+      <c r="B281" t="s">
+        <v>9</v>
+      </c>
+      <c r="C281" t="s">
+        <v>157</v>
+      </c>
+      <c r="D281" t="s">
+        <v>997</v>
+      </c>
+      <c r="E281" t="s">
+        <v>998</v>
+      </c>
+      <c r="F281" t="s">
+        <v>141</v>
+      </c>
+      <c r="G281" s="1" t="s">
+        <v>1088</v>
+      </c>
+      <c r="H281" t="s">
+        <v>1089</v>
+      </c>
+    </row>
+    <row r="282" spans="1:8">
+      <c r="A282" t="s">
+        <v>1090</v>
+      </c>
+      <c r="B282" t="s">
+        <v>9</v>
+      </c>
+      <c r="C282" t="s">
+        <v>10</v>
+      </c>
+      <c r="D282" t="s">
+        <v>1091</v>
+      </c>
+      <c r="E282" t="s">
+        <v>1092</v>
+      </c>
+      <c r="F282" t="s">
+        <v>999</v>
+      </c>
+      <c r="G282" s="1" t="s">
+        <v>1093</v>
+      </c>
+      <c r="H282" t="s">
+        <v>1094</v>
+      </c>
+    </row>
+    <row r="283" spans="1:8">
+      <c r="A283" t="s">
+        <v>1095</v>
+      </c>
+      <c r="B283" t="s">
+        <v>9</v>
+      </c>
+      <c r="C283" t="s">
+        <v>10</v>
+      </c>
+      <c r="D283" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E283" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F283" t="s">
+        <v>141</v>
+      </c>
+      <c r="G283" s="1" t="s">
+        <v>1098</v>
+      </c>
+      <c r="H283" t="s">
+        <v>1099</v>
+      </c>
+    </row>
+    <row r="284" spans="1:8">
+      <c r="A284" t="s">
+        <v>1100</v>
+      </c>
+      <c r="B284" t="s">
+        <v>9</v>
+      </c>
+      <c r="C284" t="s">
+        <v>17</v>
+      </c>
+      <c r="D284" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E284" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F284" t="s">
+        <v>141</v>
+      </c>
+      <c r="G284" s="1" t="s">
+        <v>1101</v>
+      </c>
+      <c r="H284" t="s">
+        <v>1102</v>
+      </c>
+    </row>
+    <row r="285" spans="1:8">
+      <c r="A285" t="s">
+        <v>1103</v>
+      </c>
+      <c r="B285" t="s">
+        <v>9</v>
+      </c>
+      <c r="C285" t="s">
+        <v>21</v>
+      </c>
+      <c r="D285" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E285" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F285" t="s">
+        <v>141</v>
+      </c>
+      <c r="G285" s="1" t="s">
+        <v>1104</v>
+      </c>
+      <c r="H285" t="s">
+        <v>1105</v>
+      </c>
+    </row>
+    <row r="286" spans="1:8">
+      <c r="A286" t="s">
+        <v>1106</v>
+      </c>
+      <c r="B286" t="s">
+        <v>9</v>
+      </c>
+      <c r="C286" t="s">
+        <v>25</v>
+      </c>
+      <c r="D286" t="s">
+        <v>1096</v>
+      </c>
+      <c r="E286" t="s">
+        <v>1097</v>
+      </c>
+      <c r="F286" t="s">
+        <v>141</v>
+      </c>
+      <c r="G286" s="1" t="s">
+        <v>1107</v>
+      </c>
+      <c r="H286" t="s">
+        <v>1108</v>
+      </c>
+    </row>
+    <row r="287" spans="1:8">
+      <c r="A287" t="s">
+        <v>1109</v>
+      </c>
+      <c r="B287" t="s">
+        <v>9</v>
+      </c>
+      <c r="C287" t="s">
+        <v>10</v>
+      </c>
+      <c r="D287" t="s">
+        <v>1110</v>
+      </c>
+      <c r="E287" t="s">
+        <v>1111</v>
+      </c>
+      <c r="F287" t="s">
+        <v>1112</v>
+      </c>
+      <c r="G287" s="1" t="s">
+        <v>1113</v>
+      </c>
+      <c r="H287" t="s">
+        <v>1114</v>
+      </c>
+    </row>
+    <row r="288" spans="1:8">
+      <c r="A288" t="s">
+        <v>1115</v>
+      </c>
+      <c r="B288" t="s">
+        <v>9</v>
+      </c>
+      <c r="C288" t="s">
+        <v>10</v>
+      </c>
+      <c r="D288" t="s">
+        <v>1116</v>
+      </c>
+      <c r="E288" t="s">
+        <v>1117</v>
+      </c>
+      <c r="F288" t="s">
+        <v>62</v>
+      </c>
+      <c r="G288" s="1" t="s">
+        <v>1118</v>
+      </c>
+      <c r="H288" t="s">
+        <v>1119</v>
+      </c>
+    </row>
+    <row r="289" spans="1:8">
+      <c r="A289" t="s">
+        <v>1120</v>
+      </c>
+      <c r="B289" t="s">
+        <v>9</v>
+      </c>
+      <c r="C289" t="s">
+        <v>10</v>
+      </c>
+      <c r="D289" t="s">
+        <v>1121</v>
+      </c>
+      <c r="E289" t="s">
+        <v>1122</v>
+      </c>
+      <c r="F289" t="s">
+        <v>1123</v>
+      </c>
+      <c r="G289" s="1" t="s">
+        <v>1124</v>
+      </c>
+      <c r="H289" t="s">
+        <v>1125</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -5226,50 +11409,215 @@
     <hyperlink ref="G100" r:id="rId99"/>
     <hyperlink ref="G101" r:id="rId100"/>
     <hyperlink ref="G102" r:id="rId101"/>
     <hyperlink ref="G103" r:id="rId102"/>
     <hyperlink ref="G104" r:id="rId103"/>
     <hyperlink ref="G105" r:id="rId104"/>
     <hyperlink ref="G106" r:id="rId105"/>
     <hyperlink ref="G107" r:id="rId106"/>
     <hyperlink ref="G108" r:id="rId107"/>
     <hyperlink ref="G109" r:id="rId108"/>
     <hyperlink ref="G110" r:id="rId109"/>
     <hyperlink ref="G111" r:id="rId110"/>
     <hyperlink ref="G112" r:id="rId111"/>
     <hyperlink ref="G113" r:id="rId112"/>
     <hyperlink ref="G114" r:id="rId113"/>
     <hyperlink ref="G115" r:id="rId114"/>
     <hyperlink ref="G116" r:id="rId115"/>
     <hyperlink ref="G117" r:id="rId116"/>
     <hyperlink ref="G118" r:id="rId117"/>
     <hyperlink ref="G119" r:id="rId118"/>
     <hyperlink ref="G120" r:id="rId119"/>
     <hyperlink ref="G121" r:id="rId120"/>
     <hyperlink ref="G122" r:id="rId121"/>
     <hyperlink ref="G123" r:id="rId122"/>
     <hyperlink ref="G124" r:id="rId123"/>
+    <hyperlink ref="G125" r:id="rId124"/>
+    <hyperlink ref="G126" r:id="rId125"/>
+    <hyperlink ref="G127" r:id="rId126"/>
+    <hyperlink ref="G128" r:id="rId127"/>
+    <hyperlink ref="G129" r:id="rId128"/>
+    <hyperlink ref="G130" r:id="rId129"/>
+    <hyperlink ref="G131" r:id="rId130"/>
+    <hyperlink ref="G132" r:id="rId131"/>
+    <hyperlink ref="G133" r:id="rId132"/>
+    <hyperlink ref="G134" r:id="rId133"/>
+    <hyperlink ref="G135" r:id="rId134"/>
+    <hyperlink ref="G136" r:id="rId135"/>
+    <hyperlink ref="G137" r:id="rId136"/>
+    <hyperlink ref="G138" r:id="rId137"/>
+    <hyperlink ref="G139" r:id="rId138"/>
+    <hyperlink ref="G140" r:id="rId139"/>
+    <hyperlink ref="G141" r:id="rId140"/>
+    <hyperlink ref="G142" r:id="rId141"/>
+    <hyperlink ref="G143" r:id="rId142"/>
+    <hyperlink ref="G144" r:id="rId143"/>
+    <hyperlink ref="G145" r:id="rId144"/>
+    <hyperlink ref="G146" r:id="rId145"/>
+    <hyperlink ref="G147" r:id="rId146"/>
+    <hyperlink ref="G148" r:id="rId147"/>
+    <hyperlink ref="G149" r:id="rId148"/>
+    <hyperlink ref="G150" r:id="rId149"/>
+    <hyperlink ref="G151" r:id="rId150"/>
+    <hyperlink ref="G152" r:id="rId151"/>
+    <hyperlink ref="G153" r:id="rId152"/>
+    <hyperlink ref="G154" r:id="rId153"/>
+    <hyperlink ref="G155" r:id="rId154"/>
+    <hyperlink ref="G156" r:id="rId155"/>
+    <hyperlink ref="G157" r:id="rId156"/>
+    <hyperlink ref="G158" r:id="rId157"/>
+    <hyperlink ref="G159" r:id="rId158"/>
+    <hyperlink ref="G160" r:id="rId159"/>
+    <hyperlink ref="G161" r:id="rId160"/>
+    <hyperlink ref="G162" r:id="rId161"/>
+    <hyperlink ref="G163" r:id="rId162"/>
+    <hyperlink ref="G164" r:id="rId163"/>
+    <hyperlink ref="G165" r:id="rId164"/>
+    <hyperlink ref="G166" r:id="rId165"/>
+    <hyperlink ref="G167" r:id="rId166"/>
+    <hyperlink ref="G168" r:id="rId167"/>
+    <hyperlink ref="G169" r:id="rId168"/>
+    <hyperlink ref="G170" r:id="rId169"/>
+    <hyperlink ref="G171" r:id="rId170"/>
+    <hyperlink ref="G172" r:id="rId171"/>
+    <hyperlink ref="G173" r:id="rId172"/>
+    <hyperlink ref="G174" r:id="rId173"/>
+    <hyperlink ref="G175" r:id="rId174"/>
+    <hyperlink ref="G176" r:id="rId175"/>
+    <hyperlink ref="G177" r:id="rId176"/>
+    <hyperlink ref="G178" r:id="rId177"/>
+    <hyperlink ref="G179" r:id="rId178"/>
+    <hyperlink ref="G180" r:id="rId179"/>
+    <hyperlink ref="G181" r:id="rId180"/>
+    <hyperlink ref="G182" r:id="rId181"/>
+    <hyperlink ref="G183" r:id="rId182"/>
+    <hyperlink ref="G184" r:id="rId183"/>
+    <hyperlink ref="G185" r:id="rId184"/>
+    <hyperlink ref="G186" r:id="rId185"/>
+    <hyperlink ref="G187" r:id="rId186"/>
+    <hyperlink ref="G188" r:id="rId187"/>
+    <hyperlink ref="G189" r:id="rId188"/>
+    <hyperlink ref="G190" r:id="rId189"/>
+    <hyperlink ref="G191" r:id="rId190"/>
+    <hyperlink ref="G192" r:id="rId191"/>
+    <hyperlink ref="G193" r:id="rId192"/>
+    <hyperlink ref="G194" r:id="rId193"/>
+    <hyperlink ref="G195" r:id="rId194"/>
+    <hyperlink ref="G196" r:id="rId195"/>
+    <hyperlink ref="G197" r:id="rId196"/>
+    <hyperlink ref="G198" r:id="rId197"/>
+    <hyperlink ref="G199" r:id="rId198"/>
+    <hyperlink ref="G200" r:id="rId199"/>
+    <hyperlink ref="G201" r:id="rId200"/>
+    <hyperlink ref="G202" r:id="rId201"/>
+    <hyperlink ref="G203" r:id="rId202"/>
+    <hyperlink ref="G204" r:id="rId203"/>
+    <hyperlink ref="G205" r:id="rId204"/>
+    <hyperlink ref="G206" r:id="rId205"/>
+    <hyperlink ref="G207" r:id="rId206"/>
+    <hyperlink ref="G208" r:id="rId207"/>
+    <hyperlink ref="G209" r:id="rId208"/>
+    <hyperlink ref="G210" r:id="rId209"/>
+    <hyperlink ref="G211" r:id="rId210"/>
+    <hyperlink ref="G212" r:id="rId211"/>
+    <hyperlink ref="G213" r:id="rId212"/>
+    <hyperlink ref="G214" r:id="rId213"/>
+    <hyperlink ref="G215" r:id="rId214"/>
+    <hyperlink ref="G216" r:id="rId215"/>
+    <hyperlink ref="G217" r:id="rId216"/>
+    <hyperlink ref="G218" r:id="rId217"/>
+    <hyperlink ref="G219" r:id="rId218"/>
+    <hyperlink ref="G220" r:id="rId219"/>
+    <hyperlink ref="G221" r:id="rId220"/>
+    <hyperlink ref="G222" r:id="rId221"/>
+    <hyperlink ref="G223" r:id="rId222"/>
+    <hyperlink ref="G224" r:id="rId223"/>
+    <hyperlink ref="G225" r:id="rId224"/>
+    <hyperlink ref="G226" r:id="rId225"/>
+    <hyperlink ref="G227" r:id="rId226"/>
+    <hyperlink ref="G228" r:id="rId227"/>
+    <hyperlink ref="G229" r:id="rId228"/>
+    <hyperlink ref="G230" r:id="rId229"/>
+    <hyperlink ref="G231" r:id="rId230"/>
+    <hyperlink ref="G232" r:id="rId231"/>
+    <hyperlink ref="G233" r:id="rId232"/>
+    <hyperlink ref="G234" r:id="rId233"/>
+    <hyperlink ref="G235" r:id="rId234"/>
+    <hyperlink ref="G236" r:id="rId235"/>
+    <hyperlink ref="G237" r:id="rId236"/>
+    <hyperlink ref="G238" r:id="rId237"/>
+    <hyperlink ref="G239" r:id="rId238"/>
+    <hyperlink ref="G240" r:id="rId239"/>
+    <hyperlink ref="G241" r:id="rId240"/>
+    <hyperlink ref="G242" r:id="rId241"/>
+    <hyperlink ref="G243" r:id="rId242"/>
+    <hyperlink ref="G244" r:id="rId243"/>
+    <hyperlink ref="G245" r:id="rId244"/>
+    <hyperlink ref="G246" r:id="rId245"/>
+    <hyperlink ref="G247" r:id="rId246"/>
+    <hyperlink ref="G248" r:id="rId247"/>
+    <hyperlink ref="G249" r:id="rId248"/>
+    <hyperlink ref="G250" r:id="rId249"/>
+    <hyperlink ref="G251" r:id="rId250"/>
+    <hyperlink ref="G252" r:id="rId251"/>
+    <hyperlink ref="G253" r:id="rId252"/>
+    <hyperlink ref="G254" r:id="rId253"/>
+    <hyperlink ref="G255" r:id="rId254"/>
+    <hyperlink ref="G256" r:id="rId255"/>
+    <hyperlink ref="G257" r:id="rId256"/>
+    <hyperlink ref="G258" r:id="rId257"/>
+    <hyperlink ref="G259" r:id="rId258"/>
+    <hyperlink ref="G260" r:id="rId259"/>
+    <hyperlink ref="G261" r:id="rId260"/>
+    <hyperlink ref="G262" r:id="rId261"/>
+    <hyperlink ref="G263" r:id="rId262"/>
+    <hyperlink ref="G264" r:id="rId263"/>
+    <hyperlink ref="G265" r:id="rId264"/>
+    <hyperlink ref="G266" r:id="rId265"/>
+    <hyperlink ref="G267" r:id="rId266"/>
+    <hyperlink ref="G268" r:id="rId267"/>
+    <hyperlink ref="G269" r:id="rId268"/>
+    <hyperlink ref="G270" r:id="rId269"/>
+    <hyperlink ref="G271" r:id="rId270"/>
+    <hyperlink ref="G272" r:id="rId271"/>
+    <hyperlink ref="G273" r:id="rId272"/>
+    <hyperlink ref="G274" r:id="rId273"/>
+    <hyperlink ref="G275" r:id="rId274"/>
+    <hyperlink ref="G276" r:id="rId275"/>
+    <hyperlink ref="G277" r:id="rId276"/>
+    <hyperlink ref="G278" r:id="rId277"/>
+    <hyperlink ref="G279" r:id="rId278"/>
+    <hyperlink ref="G280" r:id="rId279"/>
+    <hyperlink ref="G281" r:id="rId280"/>
+    <hyperlink ref="G282" r:id="rId281"/>
+    <hyperlink ref="G283" r:id="rId282"/>
+    <hyperlink ref="G284" r:id="rId283"/>
+    <hyperlink ref="G285" r:id="rId284"/>
+    <hyperlink ref="G286" r:id="rId285"/>
+    <hyperlink ref="G287" r:id="rId286"/>
+    <hyperlink ref="G288" r:id="rId287"/>
+    <hyperlink ref="G289" r:id="rId288"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>