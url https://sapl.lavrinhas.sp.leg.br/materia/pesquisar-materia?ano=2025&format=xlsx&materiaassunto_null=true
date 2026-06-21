--- v1 (2026-02-04)
+++ v2 (2026-06-21)
@@ -10,6173 +10,6407 @@
   <Override PartName="/xl/workbook.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sheet.main+xml"/>
   <Override PartName="/xl/worksheets/sheet1.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.worksheet+xml"/>
   <Override PartName="/xl/sharedStrings.xml" ContentType="application/vnd.openxmlformats-officedocument.spreadsheetml.sharedStrings+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr defaultThemeVersion="124226"/>
   <bookViews>
     <workbookView xWindow="240" yWindow="15" windowWidth="16095" windowHeight="9660"/>
   </bookViews>
   <sheets>
     <sheet name="Sheet1" sheetId="1" r:id="rId1"/>
   </sheets>
   <calcPr calcId="124519" fullCalcOnLoad="1"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4320" uniqueCount="2031">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" count="4520" uniqueCount="2109">
   <si>
     <t>ID</t>
   </si>
   <si>
     <t>Ano</t>
   </si>
   <si>
     <t>Número</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Sigla</t>
   </si>
   <si>
     <t>Tipo de Matéria Legislativa/Descrição</t>
   </si>
   <si>
     <t>Autorias</t>
   </si>
   <si>
     <t>Texto Original</t>
   </si>
   <si>
     <t>Ementa</t>
   </si>
   <si>
     <t>1490</t>
   </si>
   <si>
     <t>2025</t>
   </si>
   <si>
     <t>1</t>
   </si>
   <si>
     <t>PLO</t>
   </si>
   <si>
     <t>Projeto de Lei Ordinária</t>
   </si>
   <si>
     <t>MARCOS VINICIUS FRANQUEIRA GARCIA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_lei_01-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_lei_01-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1591</t>
   </si>
   <si>
     <t>2</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_lei_02-2025_-_ver._juliana_-_babi_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_lei_02-2025_-_ver._juliana_-_babi_-_angelita.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMIAÇÃO ÀS RUAS 01 (UM), 02 (DOIS), 03 (TRÊS), 04 (QUATRO) E À VIELA SANITÁRIA, TODAS LOCALIZADAS NO LOTEAMENTO “CAMPO DAS CAVIÚNAS”, NO “RESIDENCIAL BOSQUE DOS IPÉS”, NO BAIRRO DAS CAVIÚNAS, MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1592</t>
   </si>
   <si>
     <t>3</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_lei_03-2025_-_ver._juliana_-_babi_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_lei_03-2025_-_ver._juliana_-_babi_-_angelita.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMIAÇÃO ÀS RUAS 01 (UM), 02 (DOIS), 03 (TRÊS), 04 (QUATRO) E 05 (CINCO), TODAS LOCALIZADAS NO LOTEAMENTO “CAMPO DAS CAVIÚNAS”, NA “RESERVA BOM VIVER CAVIÚNAS”, NO BAIRRO DAS CAVIÚNAS, MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1491</t>
   </si>
   <si>
     <t>4</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_lei_04-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_lei_04-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES PROMOVIDAS JUNTO A LEI MUNICIPAL Nº 1.061 DE 28 DE SETEMBRO DE 2025 E SUAS ALTERAÇÕES E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1492</t>
   </si>
   <si>
     <t>5</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_lei_05-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_lei_05-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ÍNDICE DE REVISÃO GERAL ANUAL NO EXERCÍCIO DE 2025 E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1493</t>
   </si>
   <si>
     <t>6</t>
   </si>
   <si>
     <t>MESA DIRETORA DA CÂMARA MUNICIPAL DE LAVRINHAS</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_lei_06-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_lei_06-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CONCESSÃO DE REAJUSTE DA REMUNERAÇÃO DOS SERVIDORES DA CÂMARA MUNICIPAL DE LAVRINHAS/SP, DÁ NOVA REDAÇÃO AOS ANEXOS V, VIII E IX DA LEI Nº 1.313, DE 30 (TRINTA) DE NOVEMBRO DO ANO DE 2011, BEM COMO DÁ NOVA REDAÇÃO AO ANEXO I DA LEI MUNICIPAL Nº 1.472, DE 27 (VINTE E SETE) DE MARÇO DO ANO DE 2017</t>
   </si>
   <si>
     <t>1494</t>
   </si>
   <si>
     <t>7</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_lei_07-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_lei_07-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DO AUXÍLIO ALIMENTAÇÃO CONCEDIDO AOS EMPREGADOS PÚBLICOS DA CÂMARA MUNICIPAL DE LAVRINHAS/SP E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1495</t>
   </si>
   <si>
     <t>8</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_lei_08-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_lei_08-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A FIXAÇÃO DE TETO PARA O MONTANTE DE DÉBITOS DE PEQUENO VALOR ORIUNDOS DE SETENÇAS JUDICIAIS TRANSITADAS EM JULGADO, NOS TERMOS DA CONSTITUIÇÃO FEDERAL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1496</t>
   </si>
   <si>
     <t>9</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/projeto_lei_09-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/projeto_lei_09-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE DIÁRIAS AOS SERVIDORES DO EXECUTIVO DO MUNICÍPIO OCUPANTES DOS CARGOS DE MOTORISTA, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1594</t>
   </si>
   <si>
     <t>10</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_lei_10-2025_-_ver._juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_lei_10-2025_-_ver._juliana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A “POLÍTICA MUNICIPAL DE ATENDIMENTO INTEGRADO À PESSOA COM TRANSTORNO DO ESPECTRO AUTISTA - TEA”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1595</t>
   </si>
   <si>
     <t>11</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_lei_11-2025_-_ver._juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_lei_11-2025_-_ver._juliana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DO “DIA MUNICIPAL DE CONSCIENTIZAÇÃO DA PROTEÇÃO ANIMAL"</t>
   </si>
   <si>
     <t>1596</t>
   </si>
   <si>
     <t>12</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/projeto_lei_12-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/projeto_lei_12-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE ANALISTA DE TECNOLOGIA DA INFORMAÇÃO E ACRESCENTA CARGOS DE PROVIMENTO EFETIVO JUNTO AO ANEXO II DA LEI MUNICIPAL Nº 1.491, DE 11 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1735</t>
   </si>
   <si>
     <t>13</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_lei_13-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_lei_13-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE “ANA BERNARDO RODRIGUES” A VIELA QUE LIGA A RUA JOSÉ ALVES RODRIGUES E A RUA JOSÉ CRISPIM GONÇALVES, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1597</t>
   </si>
   <si>
     <t>14</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_lei_14-2025_-_ver._antonio_carlos_ribeiro.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_lei_14-2025_-_ver._antonio_carlos_ribeiro.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A “POLÍTICA MUNICIPAL DE ATENÇÃO PSICOSSOCIAL NAS ESCOLAS PÚBLICAS MUNICIPAIS"</t>
   </si>
   <si>
     <t>1500</t>
   </si>
   <si>
     <t>15</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_lei_15-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_lei_15-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS DIRETRIZES ORÇAMENTÁRIAS A SEREM OBSERVADAS NA ELABORAÇÃO DA LEI ORÇAMENTÁRIA DO MUNICÍPIO DE LAVRINHAS PARA O EXERCICIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>1593</t>
   </si>
   <si>
     <t>16</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_lei_16-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_lei_16-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A REGULAMENTAÇÃO DE DIÁRIAS AO EMPREGADO PÚBLICO EFETIVO OCUPANTE DO CARGO DE MOTORISTA DO PODER LEGISLATIVO DO MUNICÍPIO DE LAVRINHAS/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1598</t>
   </si>
   <si>
     <t>17</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_lei_17-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_lei_17-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS PARA O EXERCICIO DE 2025</t>
   </si>
   <si>
     <t>1599</t>
   </si>
   <si>
     <t>18</t>
   </si>
   <si>
     <t>PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_lei_18-2025_-_ver._cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_lei_18-2025_-_ver._cleber.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE “JOÃO BATISTA MARTINS” AO BOSQUE MUNICIPAL LOCALIZADO NA RUA DOS IPÊS, NO BAIRRO JADIM MAVISOU, MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1600</t>
   </si>
   <si>
     <t>19</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_lei_19-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_lei_19-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A ALTERAÇÃO DO PLANO PLURIANUAL, LEI DE DIRETRIZES ORÇAMENTÁRIA E LEI ORÇAMENTÁRIA ANUAL VIGENTES COM A CONSEQUENTE AUTORIZAÇÃO PARA ABERTURA DE CRÉDITO ESPECIAL ATÉ O VALOR DE 70.784,28 (SETENTA MIL, SETECENTOS E OITENTA E QUATRO REAIS, VINTE E OITO CENTAVOS), NA LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1601</t>
   </si>
   <si>
     <t>20</t>
   </si>
   <si>
     <t>CELMA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_lei_20-2025_-_ver._celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_lei_20-2025_-_ver._celma.pdf</t>
   </si>
   <si>
     <t>DÁ DENOMINAÇÃO DE “ROQUE MARCOS DE OLIVEIRA” A PISTA DE CAMINHADA EXISTENTE NO BOSQUE MUNICIPAL LOCALIZADO NA RUA DOS IPÊS, NO BAIRRO JADIM MAVISOU, MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1602</t>
   </si>
   <si>
     <t>21</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_lei_21-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_lei_21-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL - PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS - LDO NO EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1723</t>
   </si>
   <si>
     <t>22</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_lei_22-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_lei_22-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DA SEMANA DE MOBILIZAÇÃO MUNICIPAL PARA DOAÇÃO DE MEDULA ÓSSEA E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1603</t>
   </si>
   <si>
     <t>23</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_lei_23-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_lei_23-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1648</t>
   </si>
   <si>
     <t>24</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_lei_24-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_lei_24-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES PROMOVIDAS JUNTO À LEI MUNICIPAL Nº 1.061 DE 28 DE SETEMBRO DE 2005, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1649</t>
   </si>
   <si>
     <t>25</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/projeto_lei_25-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/projeto_lei_25-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A INSTITUIÇÃO DE FUNÇÕES GRATIFICADAS DA COORDENADORIA MUNICIPAL DE PROTEÇÃO E DEFESA CIVIL (COMPDEC); AGENTE DE CONTRATAÇÃO E AGENTE FACILITADOR DO MUNICÍPIO DE LAVRINHAS/SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1650</t>
   </si>
   <si>
     <t>26</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_lei_26-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_lei_26-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE FUNDO SOCIAL DE SOLIDARIEDADE DO MUNICIPIO DE LAVRINHAS E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1706</t>
   </si>
   <si>
     <t>27</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/projeto_lei_27-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/projeto_lei_27-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A “POLÍTICA MUNICIPAL DE PREVENÇÃO E COMBATE AO CÂNCER”, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1707</t>
   </si>
   <si>
     <t>28</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/projeto_lei_28-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/projeto_lei_28-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A “POLÍTICA MUNICIPAL DE APOIO ÀS MULHERES EM SITUAÇÃO DE VIOLÊNCIA” E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1708</t>
   </si>
   <si>
     <t>29</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_lei_29-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_lei_29-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA DE RECUPERAÇÃO FISCAL - REFIS - RELATIVO AOS DÉBITOS FISCAIS COM O FISCO MUNICIPAL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1709</t>
   </si>
   <si>
     <t>30</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA, ANGELITA FELIPE, BABI MOTORISTA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_lei_30-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_lei_30-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A PROIBIÇÃO DA SOLTURA DE FOGOS DE ARTIFÍCIO E ARTEFATOS PIROTÉCNICOS QUE PRODUZAM ESTAMPIDO NO MUNICÍPIO DE LAVRINHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1710</t>
   </si>
   <si>
     <t>31</t>
   </si>
   <si>
     <t>BABI MOTORISTA, ANGELITA FELIPE, JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_lei_31-2025_-_babi__angelita_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_lei_31-2025_-_babi__angelita_e_juliana.pdf</t>
   </si>
   <si>
     <t>INSTITUI O MÊS “SETEMBRO DOURADO” NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS, DEDICADO À CONSCIENTIZAÇÃO E COMBATE AO CÂNCER INFANTOJUVENIL, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1711</t>
   </si>
   <si>
     <t>32</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, OCIMARA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/projeto_lei_32-2025_-_juliana_ocimara_babi_carlao_e_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/projeto_lei_32-2025_-_juliana_ocimara_babi_carlao_e_angelita.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE PRESTAR SOCORRO A ANIMAIS ATROPELADOS EM VIAS PÚBLICAS NO MUNICÍPIO DE LAVRINHAS/SP, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1712</t>
   </si>
   <si>
     <t>33</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_lei_33-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_lei_33-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>1713</t>
   </si>
   <si>
     <t>34</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_lei_34-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_lei_34-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O PLANO PLURIANUAL - PPA - DO MUNICÍPIO DE LAVRINHAS - SP, PARA O PERÍODO DE 2026 A 2029</t>
   </si>
   <si>
     <t>1714</t>
   </si>
   <si>
     <t>35</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_lei_35-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_lei_35-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>1715</t>
   </si>
   <si>
     <t>36</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_lei_36-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_lei_36-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA - FUMDPD, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1716</t>
   </si>
   <si>
     <t>37</t>
   </si>
   <si>
     <t>MATHEUS DA COSTA, MATHEUS GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/projeto_lei_37-2025_-_matheus_da_costa_e_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/projeto_lei_37-2025_-_matheus_da_costa_e_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>INSTITUI O DIA MUNICIPAL DO FISIOTERAPEUTA E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1717</t>
   </si>
   <si>
     <t>38</t>
   </si>
   <si>
     <t>MATHEUS GUEDES, JULIANA RODRIGUES, MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_lei_38-2025_-_matheus_guedes_matheus_da_costa_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_lei_38-2025_-_matheus_guedes_matheus_da_costa_e_juliana.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO À PACIENTES ONCOLÓGICOS NO ÂMBITO DO SISTEMA ÚNICO DE SAÚDE (SUS) DE LAVRINHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1718</t>
   </si>
   <si>
     <t>39</t>
   </si>
   <si>
     <t>MATHEUS GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_lei_39-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_lei_39-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA “ESTUDANTE NOTA 10” NO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1724</t>
   </si>
   <si>
     <t>40</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_lei_40-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_lei_40-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>ALTERA A LEI Nº 1.151, DE 03 DE JULHO DE 2007, QUE “INSTITUI A SEMANA DO MEIO AMBIENTE NO MUNICÍPIO DE LAVRINHAS/SP”, PARA INCLUIR DIRETRIZES VOLTADAS AO AMBIENTE ESCOLAR, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1719</t>
   </si>
   <si>
     <t>41</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/projeto_lei_41-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/projeto_lei_41-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO ÀS PESSOAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA), DEFICIÊNCIA FÍSICA, VISUAL E INTELECTUAL NOS ÓRGÃOS E SERVIÇOS PÚBLICOS MUNICIPAIS DE LAVRINHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1720</t>
   </si>
   <si>
     <t>42</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_lei_42-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_lei_42-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O ATENDIMENTO PRIORITÁRIO AOS IDOSOS NOS ÓRGÃOS E SERVIÇOS PÚBLICOS MUNICIPAIS DE LAVRINHAS, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1722</t>
   </si>
   <si>
     <t>43</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_lei_43-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_lei_43-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE AS ALTERAÇÕES PROMOVIDAS JUNTO À LEI MUNICIPAL LEI Nº 1.593, DE 01 DE ABRIL DE 2022</t>
   </si>
   <si>
     <t>1725</t>
   </si>
   <si>
     <t>44</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA, ANGELITA FELIPE</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_lei_44-2025_-_carlao_e_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_lei_44-2025_-_carlao_e_angelita.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O CONTROLE DA POLUIÇÃO SONORA CAUSADA POR ESCAPAMENTOS DE MOTOCICLETAS E VEÍCULOS SIMILARES NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1726</t>
   </si>
   <si>
     <t>45</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_lei_45-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_lei_45-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO CALENDÁRIO OFICIAL DO MUNICÍPIO DE LAVRINHAS, AS CAMPANHAS OUTUBRO ROSA E NOVEMBRO AZUL E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1727</t>
   </si>
   <si>
     <t>46</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_lei_46-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_lei_46-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A OBRIGAÇÃO DE FORNECIMENTO DE APARELHO “FREESTYLE LIBRE” OU OUTRO APARELHO SIMILAR PARA O MONITORAMENTO CONTÍNUO DA GLICEMIA DE PACIENTES DO SISTEMA ÚNICO DE SAÚDE - SUS NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1721</t>
   </si>
   <si>
     <t>47</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/</t>
   </si>
   <si>
     <t>Estima a Receita e Fixa a Despesa do Município de Lavrinhas, Estado de São Paulo, para o Exercício Financeiro de 2026</t>
   </si>
   <si>
     <t>1728</t>
   </si>
   <si>
     <t>48</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_lei_48-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_lei_48-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>1729</t>
   </si>
   <si>
     <t>49</t>
   </si>
   <si>
     <t>BABI MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_lei_49-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_lei_49-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO À LEI MUNICIPAL Nº 1.686, DE 12 DE ABRIL DE 2024, QUE DISPÕE SOBRE A INSTALAÇÃO DE APARELHOS ELIMINADORES DE AR EM UNIDADES SERVIDAS POR LIGAÇÃO DE ÁGUA E ESGOTO, E AUTORIZA O PODER EXECUTIVO MUNICIPAL A FIRMAR CONVÊNIOS E PARCERIAS PARA SUA IMPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>1730</t>
   </si>
   <si>
     <t>50</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_lei_50-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_lei_50-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS, O PROGRAMA “ESPORTE NAS FÉRIAS” E ESTABELECE DIRETRIZES PARA SUA IMPLEMENTAÇÃO</t>
   </si>
   <si>
     <t>1731</t>
   </si>
   <si>
     <t>51</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_lei_51-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_lei_51-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>INSTITUI A SEMANA MUNICIPAL DA EDUCAÇÃO INCLUSIVA NO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1732</t>
   </si>
   <si>
     <t>52</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_lei_52-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_lei_52-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>INSTITUI, NO ÂMBITO DO MUNICÍPIO DE LAVRINHAS/SP, O PROGRAMA MUNICIPAL DE INCENTIVO À INCLUSÃO DA PESSOA COM DEFICIÊNCIA NO MERCADO DE TRABALHO - “EMPRESA INCLUSIVA” - E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1733</t>
   </si>
   <si>
     <t>53</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_lei_53-2025_-_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_lei_53-2025_-_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PROGRAMA MUNICIPAL DE REDUÇÃO DO ABSENTEÍSMO EM CONSULTAS E EXAMES DA ATENÇÃO ESPECIALIZADA NO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1734</t>
   </si>
   <si>
     <t>54</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_lei_54-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_lei_54-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO DA LEI Nº 1.708, DE 28 DE ABRIL DE 2025, E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1837</t>
   </si>
   <si>
     <t>55</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_lei_55-2025_-_mesa_diretora.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_lei_55-2025_-_mesa_diretora.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE O REAJUSTE DO VALOR DA CESTA OU KIT DE NATAL CONCEDIDO AOS EMPREGADOS PÚBLICOS DA CÂMARA MUNICIPAL DE LAVRINHAS/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1838</t>
   </si>
   <si>
     <t>56</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_56-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_56-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A CRIAÇÃO DO CARGO DE MONITOR DE DESENVOLVIMENTO ESCOLAR ACRESCENTANDO CARGO DE PROVIMENTO EFETIVO JUNTO AO ANEXO I DA LEI MUNICIPAL Nº 1.491, DE 11 DE DEZEMBRO DE 2017 E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1839</t>
   </si>
   <si>
     <t>57</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_57-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_57-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ALTERAÇÃO À LEI ORÇAMENTÁRIA ANUAL DO MUNICÍPIO DE LAVRINHAS PARA O EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1840</t>
   </si>
   <si>
     <t>58</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_lei_58-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_lei_58-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO ESPECIAL NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL – PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO NO EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1841</t>
   </si>
   <si>
     <t>59</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_lei_59-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_lei_59-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE ABERTURA DE CRÉDITO SUPLEMENTAR NA LEI ORÇAMENTÁRIA ANUAL E ALTERAÇÕES NO PLANO PLURIANUAL – PPA E NA LEI DE DIRETRIZES ORÇAMENTÁRIAS – LDO NO EXERCÍCIO DE 2025</t>
   </si>
   <si>
     <t>1842</t>
   </si>
   <si>
     <t>60</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_lei_60-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_lei_60-2025_-_ver._juliana_-_angelita_-_babi.pdf</t>
   </si>
   <si>
     <t>INSTITUI O FESTIVAL MUNICIPAL DE MÚSICA E ARTE JOVEM NO MUNICÍPIO DE LAVRINHAS E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1843</t>
   </si>
   <si>
     <t>61</t>
   </si>
   <si>
     <t>MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_61-2025_-_ver._matheus_da_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_61-2025_-_ver._matheus_da_costa.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O PARÁGRAFO ÚNICO AO ARTIGO 1º DA LEI Nº 1.732, DE 22 DE SETEMBRO DE 2025</t>
   </si>
   <si>
     <t>1844</t>
   </si>
   <si>
     <t>62</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_lei_62-2025_-_loa_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_lei_62-2025_-_loa_-_executivo.pdf</t>
   </si>
   <si>
     <t>ESTIMA A RECEITA E FIXA A DESPESA DO MUNICÍPIO DE LAVRINHAS, ESTADO DE SÃO PAULO, PARA O EXERCÍCIO FINANCEIRO DE 2026</t>
   </si>
   <si>
     <t>1845</t>
   </si>
   <si>
     <t>65</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_lei_65-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_lei_65-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>INSTITUI O PLANO MUNICIPAL PARA A PRIMEIRA INFÂNCIA - PMPI, E DA OUTRAS PROVIDENCIAS</t>
   </si>
   <si>
     <t>1846</t>
   </si>
   <si>
     <t>66</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_lei_66-2025_-_executivo.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_lei_66-2025_-_executivo.pdf</t>
   </si>
   <si>
     <t>AUTORIZA O CHEFE DO PODER EXECUTIVO MUNICIPAL A DESAFETAR IMÓVEL OBJETO DA MATRÍCULA Nº 36.868 CONCEDIDO À CÂMARA MUNICIPAL E LAVRINHAS, PARA CONSTRUÇÃO DA SEDE DA CASA DE LEIS E DÁ OUTRAS PROVIDÊNCIA</t>
   </si>
   <si>
     <t>1922</t>
   </si>
   <si>
     <t>VETO</t>
   </si>
   <si>
     <t>Razões do Veto</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/veto_integral_-_projeto_lei_46-2025_-_autografo_41-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/veto_integral_-_projeto_lei_46-2025_-_autografo_41-2025.pdf</t>
   </si>
   <si>
     <t>VETO INTEGRAL - PROJETO LEI 46-2025 - AUTÓGRAFO 41-2025</t>
   </si>
   <si>
     <t>1498</t>
   </si>
   <si>
     <t>PDL</t>
   </si>
   <si>
     <t>Projeto de Decreto Legislativo</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/projeto_decreto_legislativo_01-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/projeto_decreto_legislativo_01-2025.pdf</t>
   </si>
   <si>
     <t>DISPÕE SOBRE A APROVAÇÃO DO PARECER PRÉVIO DO EGRÉGIO TRIBUNAL DE CONTAS DO ESTADO DE SÃO PAULO REFERENTE ÀS CONTAS DO EXECUTIVO MUNICIPAL DE LAVRINHAS/SP – PREFEITURA MUNCIPAL DE LAVRINHAS/SP - EXERCÍCIO DE 2022</t>
   </si>
   <si>
     <t>1605</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_decreto_legislativo_02-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_decreto_legislativo_02-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TÍTULO “CIDADÃO LAVRINHENSE” AO ILUSTRÍSSIMO SENHOR LUIZ CARLOS AFFONSO</t>
   </si>
   <si>
     <t>1786</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA, JULIANA RODRIGUES, OCIMARA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_decreto_legislativo_03-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_decreto_legislativo_03-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO “CIDADÃO LAVRINHENSE” AO ILUSTRÍSSIMO SENHOR JOÃO FELIPE HOENHE</t>
   </si>
   <si>
     <t>1787</t>
   </si>
   <si>
     <t>MATHEUS GUEDES, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_decreto_legislativo_04-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_decreto_legislativo_04-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O TÍTULO “CIDADÃ EMÉRITA” A ILUSTRÍSSIMA SENHORA CAMILA AMBRÓZIO MAGALHÃES</t>
   </si>
   <si>
     <t>1788</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_decreto_legislativo_05-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_decreto_legislativo_05-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE A “MEDALHA GERALDO ADOLFO” AO ILUSTRÍSSIMO SENHOR BRUNO CASSIANO DA SILVA</t>
   </si>
   <si>
     <t>1923</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_decreto_legislativo_06-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_decreto_legislativo_06-2025.pdf</t>
   </si>
   <si>
     <t>CONCEDE O “TÍTULO “CIDADÃO LAVRINHENSE” AO ILUSTRÍSSIMO SENHOR MARCO ANTONIO DE SALLES"</t>
   </si>
   <si>
     <t>1604</t>
   </si>
   <si>
     <t>PRE</t>
   </si>
   <si>
     <t>Projeto de Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_resolucao_01-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_resolucao_01-2025.pdf</t>
   </si>
   <si>
     <t>REGULAMENTA O USO DO VEÍCULO OFICIAL DO PODER LEGISLATIVO MUNICIPAL DE LAVRINHAS/SP E DÁ OUTRAS PROVIDÊNCIAS</t>
   </si>
   <si>
     <t>1835</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_resolucao_02-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_resolucao_02-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A DATA DE REALIZAÇÃO DA DÉCIMA QUARTA SESSÃO ORDINÁRIA DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA NONA LEGISLATURA PARA O DIA 25 (VINTE E CINCO) DE AGOSTO DE 2025, NA FORMA QUE MENCIONA</t>
   </si>
   <si>
     <t>1836</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_resolucao_03-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_resolucao_03-2025.pdf</t>
   </si>
   <si>
     <t>ALTERA A DATA DE REALIZAÇÃO DA VIGÉSIMA SEGUNDA SESSÃO ORDINÁRIA DA PRIMEIRA SESSÃO LEGISLATIVA DA DÉCIMA NONA LEGISLATURA PARA O DIA 115 (QUINZE) DE DEZEMBRO DE 2025, NA FORMA QUE MENCIONA</t>
   </si>
   <si>
     <t>1485</t>
   </si>
   <si>
     <t>REQ</t>
   </si>
   <si>
     <t>Requerimento</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/requerimento_01-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/requerimento_01-2025_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES A RESPEITO DAS CESTAS BÁSICAS FORNECIDAS PELO MUNICÍPIO NOS ÚLTIMOS 04 (QUATRO) ANOS</t>
   </si>
   <si>
     <t>1486</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/requerimento_02-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/requerimento_02-2025_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A ATUALIZAÇÃO DO PISO DA CATEGORIA DOS ENFERMEIROS NA CARTEIRA DE TRABALHO</t>
   </si>
   <si>
     <t>1487</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_03-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_03-2025_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE À SABESP INFORMAÇÕES SOBRE A FALTA DE ÁGUA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1488</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_04-2025_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_04-2025_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES REFERENTE AO “CASARÃO”, ANTIGA FÁBRICA DE GESSO</t>
   </si>
   <si>
     <t>1583</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_05-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_05-2025_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE À RESPEITOSA SECRETARIA MUNICIPAL DE TRANSPORTES DE LAVRINHAS INFORMAÇÕES DIVERSAS ACERCA DOS VEÍCULOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1586</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_06-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_06-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE À NOBRE COMPANHIA DE SANEAMENTO BÁSICO DO ESTADO DE SÃO PAULO-SABESP, QUE DISPONIBILIZE A RELAÇÃO DA QUANTIDADE DE SOLEIRAS NEGATIVAS EXISTENTES NA CIDADE DE LAVRINHAS/SP E QUAIS SÃO SEUS ENDEREÇOS</t>
   </si>
   <si>
     <t>1587</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_07-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_07-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM - UNIDADE DE TAUBATÉ, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE TÉCNICA PARA A INSTALAÇÃO DE UM REDUTOR DE VELOCIDADE NA RODOVIA ESTADUAL JÚLIO FORTES - SP/58, PRÓXIMO AO KM 05</t>
   </si>
   <si>
     <t>1588</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_08-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_08-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES DIVERSAS SOBRE O REPASSE DO INCENTIVO FINANCEIRO ADICIONAL (IFA) AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AGENTES DE COMBATE ÀS ENDEMIAS (ACE) DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1589</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/requerimento_09-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/requerimento_09-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE PRESTE INFORMAÇÕES ACERCA DA DISPONIBILIZAÇÃO DE UMA AMBULÂNCIA FIXA PARA ATENDER OS BAIRROS DISTANTES DO MUNICÍPIO, ESPECIALMENTE CAPELA DO JACU, RETIRO DOS BARBOSAS, PINHEIROS E RIO CLARO</t>
   </si>
   <si>
     <t>1640</t>
   </si>
   <si>
     <t>CELMA ENFERMEIRA, BABI MOTORISTA, JULIANA RODRIGUES, JÚNIOR PETRUKIO</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_10-2025_celma_antonio_carlos_juliana_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_10-2025_celma_antonio_carlos_juliana_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DA CARGA HORÁRIA DOS SERVIDORES COMISSIONADOS E CONCURSADOS DA REDE DE ENSINO MUNICIPAL</t>
   </si>
   <si>
     <t>1641</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1641/requerimento_11-2025_celma_antonio_carlos_juliana_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1641/requerimento_11-2025_celma_antonio_carlos_juliana_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES REFERENTES AO PISO SALARIAL NACIONAL DO MAGISTÉRIO E O REPASSE DE RECURSOS DO FUNDEB</t>
   </si>
   <si>
     <t>1642</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1642/requerimento_12-2025__babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1642/requerimento_12-2025__babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES RELATIVAS SOBRE AS CÂMERAS DE MONITORAMENTO NAS ESCOLAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1590</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/requerimento_13-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/requerimento_13-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE À SABESP INFORMAÇÕES RELATIVAS À CONSTANTE FALTA DE ÁGUA NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1643</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1643/requerimento_14-2025_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1643/requerimento_14-2025_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM - UNIDADE DE TAUBATÉ, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE JUNTO COM A ELEKTRO PARA INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA RODOVIA SP-058 ENTRE OS KM 229 E 230</t>
   </si>
   <si>
     <t>1644</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, BABI MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_15-2025_juliana_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_15-2025_juliana_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE À SABESP INFORMAÇÕES RELATIVAS AO POÇO ARTESIANO NA RUA VEREADOR CARLOS GUIPONI, AO LADO DA CANÇÃO NOVA NO BAIRRO CENTRO LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1645</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, BABI MOTORISTA, CARLÃO DA CAPOEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/requerimento_16-2025_juliana_carlao_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/requerimento_16-2025_juliana_carlao_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE À SABESP INFORMAÇÕES ACERCA DE ESTUDOS PARA A IMPLANTAÇÃO DA REDE DE ESGOTO DA RUA BENEDITO INÁCIO NUNES, NO BAIRRO CAPELA DO JACU NA CIDADE DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1646</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/requerimento_17-2025_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/requerimento_17-2025_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PROGRAMA CIDADE LEGAL DO ESTADO DE SÃO PAULO INFORMAÇÕES SOBRE A SITUAÇÃO DO PROGRAMA CIDADE LEGAL NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1647</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_18-2025_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_18-2025_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL INFORMAÇÕES SOBRE A SITUAÇÃO DO PROGRAMA CIDADE LEGAL NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1817</t>
   </si>
   <si>
     <t>JÚNIOR PETRUKIO</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_19-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_19-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM - UNIDADE DE TAUBATÉ, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA MANUTENÇÃO DA GALERIA DO SISTEMA DE DRENAGEM NO KM 227 DA RODOVIA NESRALLA RUBEZ EM LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1818</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_20-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_20-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO DER - DEPARTAMENTO DE ESTRADAS DE RODAGEM - UNIDADE DE TAUBATÉ, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA MUDANÇAS NO ENTRONCAMENTO NA RODOVIA NESRALLA RUBEZ EM LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1819</t>
   </si>
   <si>
     <t>JÚNIOR PETRUKIO, BABI MOTORISTA, JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_21-2025_-_petrukio_babi_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_21-2025_-_petrukio_babi_e_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO SAAE - SERVIÇO AUTÔNOMO DE ÁGUA E ESGOTO DE CRUZEIRO/SP, AS SEGUINTES INFORMAÇÕES REFERENTES AO CONSTANTE VAZAMENTO NOS ENCANAMENTOS QUE ESTÃO LOCALIZADOS NA ESTRADA DO SUSPIRO, PRINCIPAL VIA DE ACESSO À ZONA RURAL DE LAVRINHAS</t>
   </si>
   <si>
     <t>1820</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_22-2025_-_babi_angelita_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_22-2025_-_babi_angelita_e_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES RELATIVAS AO ADICIONAL DE INSALUBRIDADE RECEBIDO PELOS SERVIDORES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1821</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_23-2025_-_babi_angelita_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_23-2025_-_babi_angelita_e_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES RELATIVAS A GESTÃO DOS TÚMULOS PERTERCENTES AO MUNICÍPIO NO CEMITÉRIO OUTEIRO DA PAZ</t>
   </si>
   <si>
     <t>1822</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_24-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_24-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE A ELEKTRO, A REALIZAÇÃO DE ESTUDO DE VIABILIDADE PARA INSTALAÇÃO DE POSTES DE ILUMINAÇÃO NA RODOVIA SP-058 ENTRE OS KM 229 E 230</t>
   </si>
   <si>
     <t>1823</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_25-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_25-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DOS GASTOS COM A FESTA DO RODEIO DE 2025 NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1824</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_26-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_26-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DO ALVARÁ DO CORPO DE BOMBEIROS (AVCB) DOS PRÉDIO PÚBLICOS DO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1825</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_27-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_27-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER LEGISLATIVO REQUERER DOCUMENTOS E INFORMAÇÕES A RESPEITO DA AQUISIÇÃO E INSTALAÇÃO DE ELEVADOR JUNTO À REFORMA DO PRÉDIO DA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1826</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_28-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_28-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DA LEI MUNICIPAL Nº 1.708, DE 28 DE ABRIL DE 2025, QUE DISPÕE SOBRE A REGULAMENTAÇÃO DE DIÁRIAS AOS SERVIDORES DO EXECUTIVO OCUPANTES DOS CARGOS DE MOTORISTA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1827</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_29-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_29-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DOS CARGOS DE SECRETÁRIOS, ASSESSORES E CHEFE DE SETORES NO PODER EXECUTIVO MUNICIPAL</t>
   </si>
   <si>
     <t>1828</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_30-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_30-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DO REGISTRO ELETRÔNICO DE PONTO NAS UNIDADES ESCOLARES DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1829</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_31-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_31-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DO HISTÓRICO FUNCIONAL, READMISSÃO E CONTROLE DA CARGA HORÁRIA DO SERVIDOR MUNICIPAL JOSÉ CLEBER DA SILVA JÚNIOR QUE ATUALMENTE EXERCE TAMBÉM O CARGO DE PRESIDENTE DA CÂMARA MUNICIPAL DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1830</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_32-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_32-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE O PROGRAMA VIVA LEITE NO MUNICIPIO</t>
   </si>
   <si>
     <t>1831</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_33-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_33-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITAÇÃO DE INFORMAÇÕES SOBRE CONCURSOS PÚBLICOS MUNICIPAIS REALIZADOS NAS GESTÕES ANTERIORES E A POSSÍVEL PERDA DE VALIDADE</t>
   </si>
   <si>
     <t>1832</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_34-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_34-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES RELATIVAS À DOAÇÃO RECEBIDA DE MADEIRAMENTO NO ANO DE 2024</t>
   </si>
   <si>
     <t>1833</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_35-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_35-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES RELATIVAS A GASTOS DE MANUTENÇÃO COM A FROTA VEICULAR MUNICIPAL NO ANO DE 2024</t>
   </si>
   <si>
     <t>1834</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_36-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_36-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITACÃO INFORMAÇÕES SOBRE O PAGAMENTO DO PISO SALARIAL DOS PROFESSORES E PREVISÃO DE REAJUSTE AOS SERVIDORES PÚBLICOS MUNICIPAIS</t>
   </si>
   <si>
     <t>1894</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_37-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_37-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO PODER EXECUTIVO DOCUMENTOS E INFORMAÇÕES A RESPEITO DA PRESTAÇÃO DE SERVIÇOS COM DRONES</t>
   </si>
   <si>
     <t>1895</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_38-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_38-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DE PROFISSIONAIS QUE EXERÇAM A FUNÇÃO DE TÉCNICO DE ENFERMAGEM SEM APROVAÇÃO EM CONCURSO PÚBLICO</t>
   </si>
   <si>
     <t>1896</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_39-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_39-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DOS ESTAGIÁRIOS DO CIEE - CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1897</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_40-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_40-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO REPEITAVEL CIEE - CENTRO DE INTEGRAÇÃO EMPRESA-ESCOLA INFORMAÇÕES A RESPEITO DOS ESTAGIÁRIOS DO CIEE NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1898</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_41-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_41-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO DOS GASTOS COM MATERIAIS DE CONSTRUÇÃO E TINTAS NO ANO DE 2025</t>
   </si>
   <si>
     <t>1899</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_42-2025_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_42-2025_celma.pdf</t>
   </si>
   <si>
     <t>REQUEIRO RESPEITOSAMENTE AO PODER EXECUTIVO INFORMAÇÕES A RESPEITO A GESTÃO E MANUTENÇÃO DA FROTA MUNICIPAL DE VEÍCULOS DA PREFEITURA MUNICIPAL DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1385</t>
   </si>
   <si>
     <t>IND</t>
   </si>
   <si>
     <t>Indicação</t>
   </si>
   <si>
     <t>ANGELITA FELIPE</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_01-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_01-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE LOMBADA NA ESTRADA DA CAPELA DO JACU/RETIRO DOS BARBOSAS, NA ALTURA DA CHÁCARA CASCATA</t>
   </si>
   <si>
     <t>1386</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_02-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_02-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA QUADRA, PARQUES E RAIA DE MALHA “GENTIL STEVAN”, NO CENTRO - LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1387</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_03-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_03-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UM PONTO DE ÔNIBUS NA RUA GERALDO NOGUEIRA DE SÁ, EM FRENTE À IGREJA CONGREGAÇÃO CRISTÃ NO BRASIL, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1388</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_04-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_04-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA/RESTAURAÇÃO NO CALÇAMENTO DA RUA SILVIO RODRIGUES CHAVES, NO BAIRRO RECANTO TRANQUILO/VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1482</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_05-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_05-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O_x000D_
 ANDAMENTO/CONTINUIDADE DO PROGRAMA DE HABITAÇÃO DO GOVERNO DO ESTADO EM CONJUNTO COM A COMPANHIA DE DESENVOLVIMENTO HABITACIONAL E URBANO DO ESTADO DE SÃO PAULO - CDHU NO MUNÍCIPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1389</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_06-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_06-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CRIAR UM ESPAÇO DESTINADO PARA O DEPÓSITO DE VEÍCULOS ABANDONADOS/IRREGULARES RECOLHIDOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1390</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_07-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_07-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO. MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, INSTITUIR O “PROGRAMA CALÇADAS ACESSÍVEIS” NO MUNICÍPIO, EM ESPECIAL NO BAIRRO JARDIM MAVISOU, RUA AVENIDA NILO RODRIGUES LOZANO”</t>
   </si>
   <si>
     <t>1391</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_08-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_08-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO. MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR CONVÊNIO COM A FADENP OU ARENAS ARENINHA</t>
   </si>
   <si>
     <t>1392</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_09-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_09-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO. MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A OBRA DE ALARGAMENTO DO LEITO, BEM COMO DRAGAGEM E DESASSOREAMENTO DO CÓRREGO DO RIO QUE CORTA O BAIRRO PINHEIROS</t>
   </si>
   <si>
     <t>1393</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_10-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_10-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO. MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FORNECER UNIFORME ESCOLAR AOS ALUNOS DA REDE MUNICIPAL</t>
   </si>
   <si>
     <t>1394</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_11-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_11-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR NO MUNICÍPIO O “PROGRAMA EMERGENCIAL DE AUXÍLIO À MULHER EM SITUAÇÃO DE VULNERABILIDADE”, DE CARÁTER ASSISTENCIAL, VISANDO PROPORCIONAR OCUPAÇÃO, QUALIFICAÇÃO PROFISSIONAL E RENDA ÀS MULHERES INTEGRANTE DE PARTE DA POPULAÇÃO DESEMPREGADA RESIDENTE EM LAVRINHAS</t>
   </si>
   <si>
     <t>1395</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_12-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_12-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADAPTAÇÃO E MELHORIA DO ESPAÇO FÍSICO DO TORNEIO LEITEIRO E COM O CALÇAMENTO DA RUA PEDRO HENRIQUE DA CUNHA, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1396</t>
   </si>
   <si>
     <t>OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_13-2025_-_ocimara_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_13-2025_-_ocimara_e_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR UM NÚMERO DE WHATSAPP NA CENTRAL DE AMBULÂNCIA</t>
   </si>
   <si>
     <t>1397</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_14-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_14-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AMPLIAÇÃO DO LOCAL ONDE ACONTECEM AS AULAS DE “JUDÔ”, NO CRAS, OU ATÉ MESMO A CONSTRUÇÃO DE UM LOCAL ESPECÍFICO PARA O DESENVOLVIMENTO DOS TREINAMENTOS, BEM COMO A AMPLIAÇÃO DOS TREINOS PARA OUTROS BAIRROS (PINHEIROS E CAPELA)</t>
   </si>
   <si>
     <t>1398</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_15-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_15-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA E CALÇAMENTO NOS LOCAIS DE PRATICA ESPORTIVA E ATIVIDADES FÍSICAS ESCOLARES NO BAIRRO PINHEIROS, REFORMA DOS VESTIÁRIOS, BANHEIROS E CALHAS DA QUADRA DO CENTRO DE LAVRINHAS, BEM COMO ILUMINAÇÃO DO CAMPO DE FUTEBOL DO CENTRO</t>
   </si>
   <si>
     <t>1399</t>
   </si>
   <si>
     <t>ANGELITA FELIPE, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_16-2025_-_cleber_e_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_16-2025_-_cleber_e_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR ESTUDO ACERCA DA POSSIBILIDADE DE FIXAÇÃO DE NOVAS FAIXAS MARGINAIS DE CURSO D'ÁGUA DOS RIOS NAS ÁREAS URBANAS CONSOLIDADAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1400</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA, CELMA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_17-2025_-_juliana_angelita_celma_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_17-2025_-_juliana_angelita_celma_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, VOLTAR A FORNECER O “KIT LANCHE” AOS PACIENTES QUE UTILIZAM O TRANSPORTE DO MUNICÍPIO PARA TRATAMENTO DE SAÚDE, ATRAVÉS DO SISTEMA ÚNICO DE SAÚDE - SUS, EM OUTRAS CIDADES</t>
   </si>
   <si>
     <t>1401</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_18-2025_-_juliana_angelita_celma_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_18-2025_-_juliana_angelita_celma_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM À_x000D_
 CONTRATAÇÃO DE MAIS FISIOTERAPEUTA PARA ATENDER A DOMICÍLIO</t>
   </si>
   <si>
     <t>1402</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_19-2025_-_juliana_angelita_celma_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_19-2025_-_juliana_angelita_celma_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, O ESTUDO DE VIABILIDADE PARA AUMENTAR A QUANTIDADE DE FRALDA GERIÁTRICA FORNECIDAS ÀS PESSOAS QUE NECESSITAM</t>
   </si>
   <si>
     <t>1403</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_20-2025_-_juliana_angelita_celma_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_20-2025_-_juliana_angelita_celma_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 IMPLANTAÇÃO DO NÚCLEO DA SAÚDE MENTAL PARA CRIANÇAS E ADULTOS</t>
   </si>
   <si>
     <t>1404</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_21-2025_-_juliana_angelita_celma_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_21-2025_-_juliana_angelita_celma_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR COM O ESTUDO DA LOGÍSTICA PARA ENTREGA DE MEDICAMENTOS AOS MUNÍCIPES</t>
   </si>
   <si>
     <t>1405</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_22-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_22-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR A INSTALAÇÃO DE CAÇAMBAS DE LIXO EM PONTOS ESTRATÉGICOS, ACOMPANHADAS DE PLACAS INFORMATIVAS PARA INCENTIVAR O DESCARTE CORRETO DE RESÍDUOS</t>
   </si>
   <si>
     <t>1406</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_23-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_23-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS DAS QUADRAS ESPORTIVAS, TAIS COMO REPAROS NAS GRADES, PINTURA E ILUMINAÇÃO”</t>
   </si>
   <si>
     <t>1407</t>
   </si>
   <si>
     <t>OCIMARA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_24-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_24-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, CRIAR UM COMBO DA SAÚDE COM UM FISIOTERAPEUTA E UMA ENFERMEIRA FAZENDO VISITA CONSTANTES PARA OS ENFERMOS, ISTO É, A DISPOSIÇÃO DOS PACIENTES ACAMADOS</t>
   </si>
   <si>
     <t>1408</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_25-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_25-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA PRAÇA LOCALIZADA PRÓXIMO AO TORNEIO LEITEIRO, BEM COMO COM A RECUPERAÇÃO DO CHAFARIZ</t>
   </si>
   <si>
     <t>1409</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_26-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_26-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR_x000D_
 COM A ILUMINAÇÃO DO TORNEIO LEITEIRO</t>
   </si>
   <si>
     <t>1410</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_27-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_27-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR PARCERIA COM O INSTITUTO ARA, DIANTE DO PROGRAMA “ACOLHENDO COM AMOR"</t>
   </si>
   <si>
     <t>1411</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_28-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_28-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR O CALÇAMENTO DA RUA BENEDITO INÁCIO NUNES, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1412</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_29-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_29-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, VERIFICAR AS CONDIÇÕES DOS APARELHOS DE AR-CONDICIONADO NAS ESCOLAS E INSTALAÇÃO EM SALAS QUE NÃO POSSUEM</t>
   </si>
   <si>
     <t>1413</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_30-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_30-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O PROGRAMA DE BAILE DA TERCEIRA IDADE, AO MENOS A CADA QUINZENA</t>
   </si>
   <si>
     <t>1414</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_31-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_31-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL PROVIDENCIE UM ESPAÇO PARA OS PACIENTES QUE AGUARDAM CONSULTA NO POSTO DE SAÚDE DO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1415</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_32-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_32-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, EFETUAR A SINALIZAÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1416</t>
   </si>
   <si>
     <t>CELMA ENFERMEIRA, ANGELITA FELIPE, BABI MOTORISTA, JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_33-2025_-_celma_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_33-2025_-_celma_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O AUMENTO DO VALE ALIMENTAÇÃO DOS FUNCIONÁRIOS DA PREFEITURA LAVRNHAS/SP</t>
   </si>
   <si>
     <t>1417</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_34-2025_-_celma_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_34-2025_-_celma_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O AUMENTO DO SALÁRIO DOS FUNCIONÁRIOS DA PREFEITURA MUNICIPAL DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1418</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_35-2025_-_celma_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_35-2025_-_celma_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 APRESENTAÇÃO DE PROJETO DE LEI MODIFICADO A FORMA DE PAGAMENTO DAS DIÁRIAS DOS MOTORISTAS ESTABELECIDA NA LEI Nº 4.082 DE 15 DE SETEMBRO DE 2011</t>
   </si>
   <si>
     <t>1419</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_36-2025_-_celma_juliana_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_36-2025_-_celma_juliana_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 POSSIBILIDADE NO AUMENTO DE HORÁRIOS DE ÔNIBUS DA LINHA ENTRE LAVRINHAS X CAPELA DO JACU</t>
   </si>
   <si>
     <t>1420</t>
   </si>
   <si>
     <t>CELMA ENFERMEIRA, ANGELITA FELIPE</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_37-2025_-_celma_e_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_37-2025_-_celma_e_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM A TROCA DE LÂMPADAS DE TODA A CIDADE POR LAMPADAS BRANCAS DE LED</t>
   </si>
   <si>
     <t>1421</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_38-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_38-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, ATENDIMENTO ESPECIAL PARA OS MORADORES DO BAIRRO RETIRO DOS BARBOSAS</t>
   </si>
   <si>
     <t>1422</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_39-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_39-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ILUMINAÇÃO PÚBLICA NO TRECHO DA RUA JOSÉ ÂNGELO DE ANDRADE QUE LIGA COM A RODOVIA JÚLIO FORTES</t>
   </si>
   <si>
     <t>1423</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_40-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_40-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM INSTALAÇÃO DE ACADEMIA AO AR LIVRE NAS RUAS INHAMBU E DEPUTADO JOÃO BASTOS SOARES</t>
   </si>
   <si>
     <t>1424</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_41-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_41-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADAPTAÇÃO DE ESTACIONAMENTO EM FRENTE AO VELÓRIO MUNICIPAL NO BAIRRO DE PINHEIROS, RETIRANDO O GRAMADO EXISTENTE EM FRENTE</t>
   </si>
   <si>
     <t>1425</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_42-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_42-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DE UMA HORTA COMUNITÁRIA PLANTAS ALIMENTÍCIAS NÃO CONVENCIONAIS (PANCS) NOS BAIRROS VILLAGE CAMPESTRE E RECANTO_x000D_
 TRANQUILO</t>
   </si>
   <si>
     <t>1426</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_43-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_43-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ESTUDAR A VIABILIDADE DE IMPLANTAÇÃO DE ILUMINAÇÃO PÚBLICA NA RODOVIA JÚLIO, DO BAIRRO CAVIÚNAS ATÉ O BAIRRO SÃO JOÃO</t>
   </si>
   <si>
     <t>1427</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_44-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_44-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR COM LOCAIS CORRETOS DE LIXEIRAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1428</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_45-2025_-_carlao_juliana_e_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_45-2025_-_carlao_juliana_e_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, ESTUDE A POSSIBILIDADE DE IMPLANTAR UM CANIL/GATIL MUNICIPAL E CENTRO DE ADOÇÃO</t>
   </si>
   <si>
     <t>1429</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_46-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_46-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE ARQUIBANCADAS NO CAMPO DE FUTEBOL DE LAVRINHAS/CENTRO E BANHEIRO PARA POPULAÇÃO</t>
   </si>
   <si>
     <t>1430</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_47-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_47-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, CRIAR UMA CRECHE PARA IDOSOS PARA ATENDER TODOS OS DIAS COM RECREAÇÕES E ATENDIMENTO PSICOLÓGICO A TODOS OS IDOSOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1431</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_48-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_48-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDA COM A LIMPEZA DA ESTRADA QUE DÁ ACESSO À TURMA 23</t>
   </si>
   <si>
     <t>1432</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_49-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_49-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR UM POSTE COM UM BRAÇO DE LUZ NA RUA BENEDITO INÁCIO NUNES, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1433</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_50-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_50-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR UM POSTE COM UM BRAÇO DE LUZ NA RUA QUINTINO BOCAIUVA, NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1434</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_51-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_51-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR_x000D_
 UMA CORRENTE FIXA NO TORNEIO LEITEIRO PARA PROTEGER OS MUNÍCIPES QUE COSTUMAM LEVAR AS CRIANÇAS PARA BRINCAR</t>
   </si>
   <si>
     <t>1435</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_52-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_52-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DE QUE SEJA INSTALADA UMA TORRE DE TELEFONIA MÓVEL NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1436</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_53-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_53-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE À POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE LIXEIRAS JÁ AQUIRIDAS PELA ADMINISTRAÇÃO NA GESTÃO PASSADA</t>
   </si>
   <si>
     <t>1437</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_54-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_54-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DAR CONTINUIDADE AO PROGRAMA DE CASTRAÇÃO DE ANIMAIS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1438</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_55-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_55-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DISPONIBILIZAR UMA SALA EQUIPADA PARA A REALIZAÇÃO DA TRIAGEM PARA NOMEAÇÃO DE ADVOGADO DATIVO NA CIDADE DE LAVRINHAS, VIA CONVÊNIO DA ASSISTÊNCIA JURÍDICA SUPLEMENTAR FIRMADO ENTRE A ORDEM DOS ADVOGADOS DO BRASIL SEÇÃO SÃO PAULO (OAB SP) E A DEFENSORIA PÚBLICA DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1439</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_56-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_56-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR PARCERIAS PÚBLICO-PRIVADAS PARA A OFERTA DE CURSOS PROFISSIONALIZANTES E ESTÁGIOS</t>
   </si>
   <si>
     <t>1440</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_57-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_57-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CONCEDER INCENTIVO AOS ESTUDANTES DE BAIXA RENDA QUE OBTIVEREM PONTUAÇÃO NO “ENEM” PARA O INGRESSO NO ENSINO SUPERIOR</t>
   </si>
   <si>
     <t>1441</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_58-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_58-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONSTRUIR UM PARQUE INFANTIL E ACADEMIA AO AR LIVRE PRÓXIMO AO POSTO DE SAÚDE DO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1442</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_59-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_59-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR UM PROGRAMA DE DISTRIBUIÇÃO GRATUITA DE CESTAS DE LEGUMES E FRUTAS PARA PESSOAS DIAGNOSTICADAS COM CÂNCER, PORTADORES DE OUTRAS DOENÇAS CRÔNICAS E FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL, DEVIDAMENTE COMPROVADA</t>
   </si>
   <si>
     <t>1443</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_60-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_60-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE AR CONDICIONADO NO POSTO DE SAÚDE DO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1444</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_61-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_61-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE GUARD RAIL NA LATERAL DO CÓRREGO DA RUA OSCAR RODRIGUES, NO BAIRRO PINHEIROS</t>
   </si>
   <si>
     <t>1445</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_62-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_62-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROCEDER COM A SUBSTITUIÇÃO DO VALOR DO VALE ALIMENTAÇÃO POR CARTÃO VR - VALE REFEIÇÃO</t>
   </si>
   <si>
     <t>1446</t>
   </si>
   <si>
     <t>63</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_63-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_63-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA E MONITORAMENTO NA RODOVIA JÚLIO FORTES, NAS ENTRADAS DOS BAIRROS VILLAGE CAMPESTRE E JARDIM MAVISOU E LAVRINHAS, SENTIDO DUTRA</t>
   </si>
   <si>
     <t>1447</t>
   </si>
   <si>
     <t>64</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_64-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_64-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, .PROCEDER COM MELHORIAS DIVERSAS NO CEMITÉRIO DE PINHEIROS, TAIS COMO: INSTALAÇÃO DE BEBEDOUROS DE ÁGUA POTÁVEL; INSTALAÇÃO DE CORRIMÃO NA_x000D_
 ESCADARIA; DISPONIBILIZAÇÃO DE CAVALETES PARA APOIO DAS URNAS NO MOMENTO DO SEPULTAMENTO; DISPONIBILIZAÇÃO DE TENDAS E EPIS COMPLETOS PARA OS COVEIROS</t>
   </si>
   <si>
     <t>1448</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_65-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_65-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FIRMAR CONTRATO/CONVÊNIO E A PROCEDER DESCONTO NA FOLHA DE PAGAMENTO COM REPASSE À INSTITUIÇÃO PRIVADA FARMÁCIA, PARA A CONCESSÃO DE DESCONTOS A FAVOR DOS EMPREGADOS PÚBLICOS DA PREFEITURA MUNICIPAL DE LAVRINHAS/SP E SEUS DEPENDENTES, MEDIANTE DESCONTO EM FOLHA DE PAGAMENTO, SEM ÔNUS AO_x000D_
 ERÁRIO PÚBLICO</t>
   </si>
   <si>
     <t>1449</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_66-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_66-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, EM HAVENDO VIABILIDADE, OFERTAR SUPORTE PARA A_x000D_
 CRIAÇÃO E INSTALAÇÃO DA ASSOCIAÇÃO DOS FUNCIONÁRIOS PÚBLICOS DO MUNICÍPIO DE LAVRINHAS/SP, ENTIDADE SEM FINS LUCRATIVOS OU ECONÔMICO</t>
   </si>
   <si>
     <t>1450</t>
   </si>
   <si>
     <t>67</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_67-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_67-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR NO MUNICÍPIO DE LAVRINHAS UM PROGRAMA NOS MOLDES DO “PROGRAMA DA FRENTE DE TRABALHO"</t>
   </si>
   <si>
     <t>1451</t>
   </si>
   <si>
     <t>68</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, CARLÃO DA CAPOEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_68-2025_-_juliana_e_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_68-2025_-_juliana_e_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROVIDENCIAR A INSTALAÇÃO DE UM POSTE COM BRAÇO DE LUZ NA EXTENSÃO DA RUA OLGA TONDATO FRANÇA, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1452</t>
   </si>
   <si>
     <t>69</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_69-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_69-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONSTRUIR UMA PISTA_x000D_
 DE CAMINHADA NO TRECHO COMPREENDIDO ENTRE O RANCHO DO ZÉ JOÃO E A PEDREIRA</t>
   </si>
   <si>
     <t>1453</t>
   </si>
   <si>
     <t>70</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_70-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_70-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, INSTALAR NOS BAIRROS O LETREIRO “EU AMO LAVRINHAS"</t>
   </si>
   <si>
     <t>1454</t>
   </si>
   <si>
     <t>71</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_71-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_71-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE INSTITUIR NA REDE MUNICIPAL DE LAVRINHAS/SP O PROGRAMA “OLÁ MAMÃE DE LAVRINHAS/SP"</t>
   </si>
   <si>
     <t>1455</t>
   </si>
   <si>
     <t>72</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_72-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_72-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, INSTALAR ILUMINAÇÃO NO LETREIRO LOCALIZADO NA ENTRADA DA CIDADE, NA RODOVIA PRESIDENTE DUTRA</t>
   </si>
   <si>
     <t>1456</t>
   </si>
   <si>
     <t>73</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_73-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_73-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE TRANSFORMAR O VIVEIRO DE MUDAS, LOCALIZADO NO BAIRRO RECANTO TRANQUILO/VILLAGE, EM UM CENTRO CULTURAL MULTIFUNCIONAL QUE ABRIGUE DIVERSAS ATIVIDADES, INCLUINDO CURSOS PROFISSIONALIZANTES</t>
   </si>
   <si>
     <t>1457</t>
   </si>
   <si>
     <t>74</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_74-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_74-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE PROCEDER COM ALTERAÇÃO DA LEI Nº 1.317, DE 13 DE_x000D_
 DEZEMBRO DE 2011, REFERENTE A CONTRATAÇÃO DE PESSOA COM DEFICIÊNCIA (PCD) PELA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>1458</t>
   </si>
   <si>
     <t>75</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_75-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_75-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE FIRMAR CONVÊNIOS DIVERSOS COM A INICIATIVA_x000D_
 PRIVADA VOLTADOS À CONCESSÃO DE BENEFÍCIOS AOS FUNCIONÁRIOS DA PREFEITURA, SEM ÔNUS AO ERÁRIO</t>
   </si>
   <si>
     <t>1459</t>
   </si>
   <si>
     <t>76</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_76-2025_-_ocimara_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_76-2025_-_ocimara_e_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE À POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, ADOTAR MELHORIAS DIVERSAS NO BAIRRO PINHEIROS, TAIS COMO A TROCA DE LÂMPADAS QUEIMADAS, O CALÇAMENTO DO TRECHO QUE DÁ ACESSO AO SANTO CRUZEIRO, A CRIAÇÃO DE UMA PRAÇA</t>
   </si>
   <si>
     <t>1460</t>
   </si>
   <si>
     <t>77</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_77-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_77-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER_x000D_
 COM REFORMA DA QUADRA LOCALIZADA NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1461</t>
   </si>
   <si>
     <t>78</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_78-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_78-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM REFORMA DO PARQUINHO INFANTIL NA PRAÇA DO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1462</t>
   </si>
   <si>
     <t>79</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_79-2025_-._matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_79-2025_-._matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDÊNCIAS_x000D_
 URGENTES QUANTO À SITUAÇÃO DA RUA DAS HORTÊNSIAS, NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1463</t>
   </si>
   <si>
     <t>80</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_80-2025_-_carlao_cleber_e_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_80-2025_-_carlao_cleber_e_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, REALIZAR A OBRA DE_x000D_
 CANALIZAÇÃO DA REDE DE ESGOTO DA RUA BENEDITO INÁCIO NUNES, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1464</t>
   </si>
   <si>
     <t>81</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_81-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_81-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CRIAÇÃO DE LEI QUE_x000D_
 REGULAMENTA A ATUAÇÃO DOS CONSELHEIROS DA CASA DO ARTESÃO</t>
   </si>
   <si>
     <t>1465</t>
   </si>
   <si>
     <t>82</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_82-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_82-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDÊNCIAS PARA A_x000D_
 IMPLEMENTAÇÃO DA ATIVIDADE DELEGADA NO ÂMBITO DA GUARDA MUNICIPAL, VISANDO REFORÇAR A SEGURANÇA PÚBLICA E A FISCALIZAÇÃO DE POSTURAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1466</t>
   </si>
   <si>
     <t>83</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_83-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_83-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ADOÇÃO DE MEDIDAS URGENTES PARA SOLUCIONAR O PROBLEMA DA FALTA DE ÁGUA QUE AFETA OS MORADORES DO BAIRRO RETIRO DOS BARBOSAS NA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1467</t>
   </si>
   <si>
     <t>84</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_84-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_84-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CRIAÇÃO DE UMA FARMÁCIA POPULAR COM FORNECIMENTO DE MEDICAMENTOS DE USO CONTÍNUO</t>
   </si>
   <si>
     <t>1468</t>
   </si>
   <si>
     <t>85</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_85-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_85-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, MANUTENÇÃO DA VIA ENTRE PINHEIROS E RIO CLARO DEVIDO À PRESENÇA DE BURACOS</t>
   </si>
   <si>
     <t>1469</t>
   </si>
   <si>
     <t>86</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_86-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_86-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA ILUMINAÇÃO PÚBLICA, MANUTENÇÃO E ASFALTO DA RUA CAMILO PEREIRA QUE LIGA JARDIM MAVISOU AO CLUBE SENZALA</t>
   </si>
   <si>
     <t>1470</t>
   </si>
   <si>
     <t>87</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_87-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_87-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 IMPLEMENTAÇÃO DE AÇÕES DE CONSCIENTIZAÇÃO E PREVENÇÃO AO USO DE DROGAS NAS REPARTIÇÕES PUBLICAS COM FOCO AOS SERVIDORES PÚBLICOS, MUNÍCIPES E FAMILIARES</t>
   </si>
   <si>
     <t>1471</t>
   </si>
   <si>
     <t>88</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_88-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_88-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM IMPLEMENTAÇÃO DE CRACHÁS DE IDENTIFICAÇÃO PARA SERVIDORES PÚBLICOS MUNÍCIPES</t>
   </si>
   <si>
     <t>1472</t>
   </si>
   <si>
     <t>89</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_89-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_89-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM CRIAÇÃO E IMPLANTAÇÃO DE FEIRA LIVRE MUNICIPAL VOLTADA PARA A VALORIZAÇÃO DO PEQUENO AGRICULTOR RURAL</t>
   </si>
   <si>
     <t>1473</t>
   </si>
   <si>
     <t>90</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_90-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_90-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM INSTALAÇÃO DE GUARD RAIL NO VIADUTO JOSÉ FRANCISCO</t>
   </si>
   <si>
     <t>1474</t>
   </si>
   <si>
     <t>91</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_91-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_91-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A VIABILIDADE DA CRIAÇÃO DE UM NOVO CEMITÉRIO MUNICIPAL EM LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1475</t>
   </si>
   <si>
     <t>92</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_92-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_92-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE GUARD RAIL NA PONTE DO RETIRO DOS BARBOSAS</t>
   </si>
   <si>
     <t>1476</t>
   </si>
   <si>
     <t>93</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_93-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_93-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDÊNCIAS URGENTES PARA O RECAPEAMENTO DO TRECHO DA RUA NOVAES DA CRUZ, SITUADA NO BAIRRO PINHEIROS, ESPECIALMENTE NO TRECHO_x000D_
 CORRESPONDENTE AO CRISTO REDENTOR</t>
   </si>
   <si>
     <t>1477</t>
   </si>
   <si>
     <t>94</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_94-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_94-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 REVITALIZAÇÃO DO “SOBRADÃO” DA RUA CORONEL MANOEL HORTA, 96, CENTRO</t>
   </si>
   <si>
     <t>1478</t>
   </si>
   <si>
     <t>95</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_95-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_95-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DE PROJETOS PARA CRIANÇAS E ADOLESCENTES COM INVESTIGAÇÃO DE ESPECTRO AUTISTA</t>
   </si>
   <si>
     <t>1479</t>
   </si>
   <si>
     <t>96</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_96-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_96-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, IMPLANTAÇÃO DO PROGRAMA “REMÉDIO EM CASA” PARA PACIENTES ACAMADOS E COM DOENÇAS CRÔNICA</t>
   </si>
   <si>
     <t>1480</t>
   </si>
   <si>
     <t>97</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_97-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_97-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM_x000D_
 REALIZAÇÃO DE SERVIÇOS DE MANUTENÇÃO E LIMPEZA NA RUA JOSÉ GONÇALVES PINTO, SITUADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1481</t>
   </si>
   <si>
     <t>98</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_98-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_98-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A OBRA DE DESVIO DA ÁGUA PLUVIAL QUE ATINGE O CAMPO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1483</t>
   </si>
   <si>
     <t>99</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_99-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_99-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 INSTALAÇÃO DE UM BEBEDOURO DE ÁGUA E DE UMA TORNEIRA NO NICHO DE SANTO EXPEDITO LOCALIZADO NA ENTRADA DO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1484</t>
   </si>
   <si>
     <t>100</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_100-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_100-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA CONTINUAÇÃO DA RUA JOÃO DE BARROS, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1501</t>
   </si>
   <si>
     <t>101</t>
   </si>
   <si>
     <t>ANGELITA FELIPE, JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_101-2025_-_angelita_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_101-2025_-_angelita_e_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONSTRUIR UMA LOMBADA NA RUA JOÃO GOMES, EM LAVRINHAS</t>
   </si>
   <si>
     <t>1502</t>
   </si>
   <si>
     <t>102</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_102-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_102-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA ILUMINAÇÃO PÚBLICA DA RUA JOSÉ CRISPIM GONÇALVES, LOCALIZADA NO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1503</t>
   </si>
   <si>
     <t>103</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_103-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_103-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM CHAFARIZ NA RUA AZULMIRA PEREIRA DE LIMA, CENTRO, LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1504</t>
   </si>
   <si>
     <t>104</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_104-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_104-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FORNECER UNIFORME PARA OS FUNCIONÁRIOS QUE OCUPAM OS CARGOS DE MOTORISTAS E SERVIÇOS GERAIS</t>
   </si>
   <si>
     <t>1505</t>
   </si>
   <si>
     <t>105</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_105-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_105-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ATUALIZAÇÃO DE ENDEREÇO NO GOOGLE MAPS</t>
   </si>
   <si>
     <t>1506</t>
   </si>
   <si>
     <t>106</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_106-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_106-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE PLACA DE MÃO ÚNICA, SENTIDO DESCIDA, NA RUA JOSÉ GONÇALO PINTO, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1507</t>
   </si>
   <si>
     <t>107</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_107-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_107-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE LOMBADAS NA ESTRADA VICINAL FREDERICO ZAPPA, NO RETIRO DOS BARBOSAS</t>
   </si>
   <si>
     <t>1508</t>
   </si>
   <si>
     <t>108</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_108-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_108-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O FORNECIMENTO DE MATERIAIS NECESSÁRIOS AOS VETERINÁRIOS</t>
   </si>
   <si>
     <t>1509</t>
   </si>
   <si>
     <t>109</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_109-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_109-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR UMA AMBULÂNCIA PARA ATENDER OS BAIRROS PINHEIROS E CAPELA DO JACU, ABRANGENDO AS LOCALIDADES DE PINHEIROS (RIO CLARO) E CAPELA DO JACU (RETIDO DOS BARBOSAS)</t>
   </si>
   <si>
     <t>1510</t>
   </si>
   <si>
     <t>110</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_110-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_110-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONSTRUIR CRECHES NOS BAIRROS JARDIM MAVISOU E VILLAGE CAMPESTRE/RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1511</t>
   </si>
   <si>
     <t>111</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_111-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_111-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, INSTALAR PLACAS DE AVISOS DE APLICAÇÃO DE MULTAS EM LOCAIS ONDE SE VERIFICA O ABANDONO DE LIXOS E ENTULHOS</t>
   </si>
   <si>
     <t>1512</t>
   </si>
   <si>
     <t>112</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_112-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_112-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UMA LOMBADA OU REDUTOR DE VELOCIDADE NA RUA MANOEL MACHADO</t>
   </si>
   <si>
     <t>1513</t>
   </si>
   <si>
     <t>113</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_113-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_113-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CIMENTAR AS DEPENDÊNCIAS DA CRECHE MUNICIPAL QUE HOJE SE ENCONTRA COM VEGETAÇÃO</t>
   </si>
   <si>
     <t>1514</t>
   </si>
   <si>
     <t>114</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA, CELMA ENFERMEIRA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_114-2025_-_juliana_celma_babi_angelita_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_114-2025_-_juliana_celma_babi_angelita_e_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ESTUDAR A VIABILIDADE DE IMPLANTAR O PLANO DE CARREIRA PARA OS FUNCIONÁRIOS DA PREFEITURA DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1515</t>
   </si>
   <si>
     <t>115</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_115-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_115-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR OBRA DE PINTURA DAS FAIXAS DE SINALIZAÇÃO VIÁRIA, BEM COMO A COLOCAÇÃO DE TACHÃO OU TACHAS (OLHO DE GATO) NA ESTRADA QUE LIGA O BAIRRO DE PINHEIROS AO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1516</t>
   </si>
   <si>
     <t>116</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_116-2025_-_juliana_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_116-2025_-_juliana_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROVIDENCIAR O RECAPEAMENTO DA RUA JEQUITIBAS, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1517</t>
   </si>
   <si>
     <t>117</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_117-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_117-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR O RECAPEAMENTO DA RUA CERNE ATÉ A RUA DOS IPÊS, NO BAIRRO CAVIÚNAS, SENTIDO VIA DO BOSQUE MUNICIPAL</t>
   </si>
   <si>
     <t>1518</t>
   </si>
   <si>
     <t>118</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_118-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_118-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR A COBERTURA E A ADEQUAÇÃO DO CHÃO DE TERRA DO PARQUE INFANTIL DA ESCOLA JÚLIO FORTES, LOCALIZADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1519</t>
   </si>
   <si>
     <t>119</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_119-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_119-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM REPAROS NAS VIAS PÚBLICAS, ESPECIFICAMENTE NA RUA DAS HORTÊNSIAS E NA RUA SILVIO RODRIGUES CHAVES</t>
   </si>
   <si>
     <t>1520</t>
   </si>
   <si>
     <t>120</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_120-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_120-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITA RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DA “ATIVIDADE DELEGADA”, PASSAR A OFERTAR POLICIAMENTO NOS DIAS EM QUE O MUNICÍPIO FICA SEM O EFETIVO DA POLÍCIA MILITAR</t>
   </si>
   <si>
     <t>1521</t>
   </si>
   <si>
     <t>121</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_121-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_121-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE ILUMINAÇÃO NA TURMA 23</t>
   </si>
   <si>
     <t>1522</t>
   </si>
   <si>
     <t>122</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_122-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_122-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR REDE WIFI ABERTA EM TODOS OS BAIRROS</t>
   </si>
   <si>
     <t>1523</t>
   </si>
   <si>
     <t>123</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_123-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_123-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, VIABILIZAR CURSOS DE CORTE, COSTURA E PINTURA</t>
   </si>
   <si>
     <t>1524</t>
   </si>
   <si>
     <t>124</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_124-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_124-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM LIMPEZA E CALÇAMENTO DA TRAVESSA ANTÔNIO RIBEIRO DIAS, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1525</t>
   </si>
   <si>
     <t>125</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_125-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_125-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAR O CONSELHO MUNICIPAL DE PROTEÇÃO E DEFESA DOS ANIMAIS, BEM COMO O FUNDO MUNICIPAL DE PROMOÇÃO E DEFESA DOS ANIMAIS</t>
   </si>
   <si>
     <t>1526</t>
   </si>
   <si>
     <t>126</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_126-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_126-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR A LIMPEZA DO ACESSO AO SANTO CRUZEIRO E A VERIFICAÇÃO DA ILUMINAÇÃO PÚBLICA NO BAIRRO DO CENTRO</t>
   </si>
   <si>
     <t>1527</t>
   </si>
   <si>
     <t>127</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_127-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_127-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR: RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NA RUA FLOR DE LINS, LOCALIZADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1528</t>
   </si>
   <si>
     <t>128</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_128-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_128-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A RECUPERAÇÃO DA PAVIMENTAÇÃO DA RUA DA QUARESMEIRA, NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1529</t>
   </si>
   <si>
     <t>129</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_129-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_129-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR OBRAS NECESSÁRIAS NO CEMITÉRIO DE PINHEIROS, VISANDO À ADEQUAÇÃO E MELHORIA DO ESPAÇO</t>
   </si>
   <si>
     <t>1530</t>
   </si>
   <si>
     <t>130</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_130-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_130-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, RETIRAR O POSTE ANTIGO DE MADEIRA INSTALADO DENTRO DA MORADIA LOCALIZADA NA RUA RUI BARBOSA, Nº 147, BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1531</t>
   </si>
   <si>
     <t>131</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_131-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_131-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ADOÇÃO DO PISO SALARIAL PARA A CATEGORIA DOS MOTORISTAS DA PREFEITURA MUNICIPAL DE LAVRINHAS</t>
   </si>
   <si>
     <t>1532</t>
   </si>
   <si>
     <t>132</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_132-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_132-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A RETIRADA DAS SUCATAS DEPOSITADAS NA RUA NILO RODRIGUES LOZANO</t>
   </si>
   <si>
     <t>1533</t>
   </si>
   <si>
     <t>133</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_133-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_133-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A RETIRADA DOS VEÍCULOS ESTACIONADOS SOB RESPONSABILIDADE DA OFICINA MECÂNICA SITUADA NA RUA MANOEL MACHADO</t>
   </si>
   <si>
     <t>1534</t>
   </si>
   <si>
     <t>134</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_134-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_134-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ADOÇÃO DE CHECKLIST (LISTA DE VERIFICAÇÃO) ANTES E APÓS A UTILIZAÇÃO DOS VEÍCULOS OFICIAIS E EQUIPAMENTOS</t>
   </si>
   <si>
     <t>1535</t>
   </si>
   <si>
     <t>135</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_135-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_135-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA QUADRA POLIESPORTIVA SITUADA NA RUA BENEDITO ALVES CORREA, NO CENTRO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1536</t>
   </si>
   <si>
     <t>136</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_136-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_136-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE BEBEDOUROS DE ÁGUA GELADA NA QUADRA LOCALIZADA NO RECANTO TRANQUILO, COM O OBJETIVO DE OFERECER MELHORES CONDIÇÕES DE HIDRATAÇÃO AOS FREQUENTADORES QUE UTILIZAM O ESPAÇO</t>
   </si>
   <si>
     <t>1537</t>
   </si>
   <si>
     <t>137</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_137-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_137-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DO PARQUINHO INFANTIL LOCALIZADO NA PRAÇA DO VILLAGE CAMPESTRE, COM A SUBSTITUIÇÃO DOS BRINQUEDOS DE FERRO POR MODELOS MODERNOS E A TROCA DO PISO DE AREIA POR GRAMA SINTÉTICA, VISANDO À MODERNIZAÇÃO E MELHORIA DO ESPAÇO DESTINADO ÀS CRIANÇAS E À COMUNIDADE</t>
   </si>
   <si>
     <t>1538</t>
   </si>
   <si>
     <t>138</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_138-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_138-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DO SETOR RESPONSÁVEL, DE INSTALAÇÃO DE UMA ACADEMIA AO AR LIVRE NO BAIRRO RECANTO TRANQUILO, AO LADO DA ROTATÓRIA, NA ÁREA GRAMADA JÁ EXISTENTE</t>
   </si>
   <si>
     <t>1539</t>
   </si>
   <si>
     <t>139</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_139-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_139-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVES DO SETOR RESPONSÁVEL, DE INSTALAÇÃO DE UM PARQUINHO INFANTIL NO BAIRRO RECANTO TRANQUILO, AO LADO DA ROTATÓRIA, NA ÁREA GRAMADA JÁ EXISTENTE</t>
   </si>
   <si>
     <t>1540</t>
   </si>
   <si>
     <t>140</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_140-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_140-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DO SETOR RESPONSÁVEL, DE IMPLEMENTAÇÃO DE UM GRÊMIO RECREATIVO NAS DEPENDÊNCIAS DA QUADRA MUNICIPAL “BENEDITO ALVES CORRÊA”, NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1541</t>
   </si>
   <si>
     <t>141</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_141-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_141-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UMA CALÇADA À PARTIR DA ESQUINA ENTRE AS RUAS CIRO GOMES E GERALDO NOGUEIRA DE SÁ, ATÉ A ENTRADA DA ESCOLA MUNICIPAL “MÁRIO COVAS”, NO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1542</t>
   </si>
   <si>
     <t>142</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_142-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_142-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DE UMA ACADEMIA MUNICIPAL DE MUSCULAÇÃO COM EQUIPAMENTOS APROPRIADOS</t>
   </si>
   <si>
     <t>1543</t>
   </si>
   <si>
     <t>143</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_143-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_143-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A COLOCAÇÃO/SUBSTITUIÇÃO DE TAMPAS DE CONCRETO EM GALERIAS EM VIAS PÚBLICAS</t>
   </si>
   <si>
     <t>1544</t>
   </si>
   <si>
     <t>144</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_144-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_144-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLANTAR UM PROGRAMA DE DISTRIBUIÇÃO DE VALEGÁS PARA AS FAMÍLIAS EM SITUAÇÃO DE VULNERABILIDADE SOCIAL RESIDENTES NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1545</t>
   </si>
   <si>
     <t>145</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_145-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_145-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLANTAÇÃO DO PRONTUÁRIO ELETRÔNICO</t>
   </si>
   <si>
     <t>1546</t>
   </si>
   <si>
     <t>146</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_146-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_146-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA COBERTURA E DO REVESTIMENTO DO PISO DO PÁTIO, BEM COMO A CONSTRUÇÃO DE UMA RAMPA DE ACESSO NA ESCOLA ARISTIDES ALVES DE ANDRADE</t>
   </si>
   <si>
     <t>1547</t>
   </si>
   <si>
     <t>147</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_147-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_147-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO DOS VESTIÁRIOS E TELAS DO GOL DO CAMPO DE FUTEBOL DO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1548</t>
   </si>
   <si>
     <t>148</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_148-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_148-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSAVEL, PROCEDER COM A EXECUÇÃO DA OBRA DE ALARGAMENTO E ASFALTAMENTO DA ESTRADA MUNICIPAL DO SUSPIRO</t>
   </si>
   <si>
     <t>1549</t>
   </si>
   <si>
     <t>149</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_149-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_149-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E AMPLIAÇÃO DA GARAGEM DA SECRETARIA DE SAÚDE</t>
   </si>
   <si>
     <t>1550</t>
   </si>
   <si>
     <t>150</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_150-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_150-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UM NICHO EM HOMENAGEM A SÃO SEBASTIÃO, PADROEIRO DA COMUNIDADE DE LAVRINHAS - CENTRO, NO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1551</t>
   </si>
   <si>
     <t>151</t>
   </si>
   <si>
     <t>RETIRADA PELO AUTOR</t>
   </si>
   <si>
     <t>1552</t>
   </si>
   <si>
     <t>152</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_152-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_152-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, REALIZAR A PINTURA DA QUADRA COBERTA DA ESCOLA JÚLIO FORTES, NO BAIRRO JARDIM MAVISOU, BEM ESTUDE A POSSIBILIDADE DE CONSTRUIR NESTE ESPAÇO ESPORTIVO UM BANHEIRO COM VESTIÁRIO</t>
   </si>
   <si>
     <t>1553</t>
   </si>
   <si>
     <t>153</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_153-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_153-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, VERIFICAR AS CONDIÇÕES DO TRANSPORTE ESCOLAR DOS ALUNOS DA FACULDADE</t>
   </si>
   <si>
     <t>1554</t>
   </si>
   <si>
     <t>154</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_154-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_154-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FORNECER EQUIPAMENTOS DE SEGURANÇA E UM VEÍCULO PARA TRANSPORTE DOS TRABALHADORES DA COLETA DE LIXO AO FINAL DO EXPEDIENTE</t>
   </si>
   <si>
     <t>1555</t>
   </si>
   <si>
     <t>155</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_155-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_155-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, AMPLIAR A FARMÁCIA DO POSTO DE SAÚDE E CONTRATAR UM FUNCIONÁRIO PARA AUXILIAR NA ENTREGA DOS MEDICAMENTOS, ATENDENDO À CRESCENTE DEMANDA_x000D_
 DA POPULAÇÃO</t>
   </si>
   <si>
     <t>1556</t>
   </si>
   <si>
     <t>156</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_156-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_156-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONTRATAR UM NEUROPEDIATRA PARA ATENDIMENTO NA REDE MUNICIPAL DE SAÚDE DE LAVRINHAS</t>
   </si>
   <si>
     <t>1557</t>
   </si>
   <si>
     <t>157</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_157-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_157-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL. QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A EXECUÇÃO DE OPERAÇÃO TAPA-BURACOS NO TRECHO QUE LIGA LAVRINHAS À CAPELA DO JACU</t>
   </si>
   <si>
     <t>1558</t>
   </si>
   <si>
     <t>158</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_158-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_158-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE À POSSIBILIDADE DE IMPLEMENTAR O ENSINO SOBRE EDUCAÇÃO FINANCEIRA NAS ESCOLAS PÚBLICAS MUNICIPAIS</t>
   </si>
   <si>
     <t>1559</t>
   </si>
   <si>
     <t>159</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_159-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_159-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE UMA PRAÇA AO LADO DO CENTRO MUNICIPAL DE FISIOTERAPIA “EDSON FERNANDO DE OLIVERIA”</t>
   </si>
   <si>
     <t>1560</t>
   </si>
   <si>
     <t>160</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_160-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_160-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE EFETIVAÇÃO DO REPASSE DO INCENTIVO FINANCEIRO ANUAL DE 2025 DESTINADO AOS AGENTES COMUNITÁRIOS DE SAÚDE (ACS) E AOS AGENTES DE COMBATE AS ENDEMIAS (ACE), NOS TERMOS DO § 11 DO ARTIGO 198 DA CONSTITUIÇÃO FEDERAL, INTRODUZIDO PELA EMENDA CONSTITUCIONAL Nº 120</t>
   </si>
   <si>
     <t>1561</t>
   </si>
   <si>
     <t>161</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_161-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_161-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE BANCOS E MELHORIAS NA ILUMINAÇÃO EM FRENTE A QUADRA DO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1562</t>
   </si>
   <si>
     <t>162</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_162-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_162-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DE UM VESTIÁRIO/BANHEIRO NA QUADRA DO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1563</t>
   </si>
   <si>
     <t>163</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_163-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_163-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR DOIS VEÍCULOS PARA ATENDER ÀS DEMANDAS DE TRANSPORTE NA ÁREA DA SAÚDE PARA AS CIDADES DE LORENA, GUARATINGUETÁ E APARECIDA</t>
   </si>
   <si>
     <t>1564</t>
   </si>
   <si>
     <t>164</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_164-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_164-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A IMPLEMENTAÇÃO DO CONTROLE DE PONTO ELETRÔNICO PARA OS MÉDICOS CONTRATADOS PELO MUNICÍPIO, VISANDO APRIMORAR A GESTÃO E A TRANSPARÊNCIA NA PRESTAÇÃO DOS SERVIÇOS DE SAÚDE</t>
   </si>
   <si>
     <t>1565</t>
   </si>
   <si>
     <t>165</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_165-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_165-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A DISPONIBILIZAÇÃO DE ACOMPANHANTES PARA PACIENTES INTERNADOS SEM FAMILIARES OU PESSOAS PRÓXIMAS</t>
   </si>
   <si>
     <t>1566</t>
   </si>
   <si>
     <t>166</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_166-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_166-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A INCLUSÃO DE TODAS AS ESTRADAS RELACIONADAS AO PROJETO NO DECRETO DO GOVERNO DO ESTADO DE SÃO PAULO</t>
   </si>
   <si>
     <t>1567</t>
   </si>
   <si>
     <t>167</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_167-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_167-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A CONTRATAÇÃO DE PESSOAS COM DEFICIÊNCIA (PCD)</t>
   </si>
   <si>
     <t>1568</t>
   </si>
   <si>
     <t>168</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_168-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_168-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A CONTRATAÇÃO DE FISCAIS DE POSTURA PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>1569</t>
   </si>
   <si>
     <t>169</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_169-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_169-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONTRATAR MAIS MÉDICOS PARA O MUNICÍPIO, TAIS COMO: ENDOCRINOLOGISTA, GINECOLOGISTA, PSICÓLOGO, NUTRICIONISTA, FISIOTERAPEUTA, NDOCRINOLOGISTA E CLINICO GERAL</t>
   </si>
   <si>
     <t>1570</t>
   </si>
   <si>
     <t>170</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_170-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_170-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR ATENDIMENTO GINECOLÓGICO EM TODOS OS POSTOS DE SAÚDE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1571</t>
   </si>
   <si>
     <t>171</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_171-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_171-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA DAS ORQUÍDEAS, NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1572</t>
   </si>
   <si>
     <t>172</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_172-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_172-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CRIAÇÃO DA CASA DOS CONSELHOS</t>
   </si>
   <si>
     <t>1573</t>
   </si>
   <si>
     <t>173</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_173-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_173-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CRIAÇÃO DE UM CENTRO DE ARQUIVO MORTO</t>
   </si>
   <si>
     <t>1607</t>
   </si>
   <si>
     <t>174</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_174-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_174-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE REALIZAR UM LEVANTAMENTO E, SE O CASO, APLICAR AS MULTAS ESTABELECIDAS NA. LEI MUNICIPAL Nº 1.5482020 POR EVENTUAL DESCUMPRIMENTO DAS OBRIGAÇÕES DE REALIZAÇÃO DE ALINHAMENTO E RETIRADA DE MATERIAIS EM POSTES, CONFORME ESTABELECIDO NA REFERIDA LEGISLAÇÃO</t>
   </si>
   <si>
     <t>1608</t>
   </si>
   <si>
     <t>175</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_175-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_175-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DA CRIAÇÃO DE UMA FEIRA DE ARTESANATO A SER REALIZADA AOS FINAIS DE SEMANA NO CALÇADÃO DE PINHEIROS, VISANDO ESTIMULAR A ECONOMIA LOCAL, VALORIZAR OS ARTESÃOS DO MUNICÍPIO E FORTALECER O TURISMO REGIONAL</t>
   </si>
   <si>
     <t>1609</t>
   </si>
   <si>
     <t>176</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_176-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_176-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DA CRIAÇÃO DO CONSELHO MUNICIPAL DE COMBATE ÀS DROGAS, ÓRGÃO ESSENCIAL PARA A FORMULAÇÃO DE POLÍTICAS PÚBLICAS VOLTADAS À PREVENÇÃO, ACOLHIMENTO E RECUPERAÇÃO DE PESSOAS AFETADAS PELA DEPENDÊNCIA QUÍMICA, ALÉM DE AÇÕES DE CONSCIENTIZAÇÃO JUNTO À COMUNIDADE</t>
   </si>
   <si>
     <t>1610</t>
   </si>
   <si>
     <t>177</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_177-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_177-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DA CRIAÇÃO DO CONSELHO MUNICIPAL DA DEFESA DOS DIREITOS DA MULHER, COM O OBJETIVO DE GARANTIR A PROMOÇÃO E A PROTEÇÃO DOS DIREITOS DAS MULHERES NO MUNICÍPIO, FORTALECENDO POLÍTICAS PÚBLICAS VOLTADAS À EQUIDADE DE GÊNERO, AO ENFRENTAMENTO DA VIOLÊNCIA E À VALORIZAÇÃO FEMININA EM TODAS AS ÁREAS DA SOCIEDADE</t>
   </si>
   <si>
     <t>1611</t>
   </si>
   <si>
     <t>178</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_178-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_178-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DE INTERVENÇÃO NO CALÇAMENTO/CALÇADA DA RUA LUZIA DALVA SIMÕES, NA ALTURA DO IMÓVEL DE NÚMERO 49, NO JARDIM MAVISOU, COM O OBJETIVO DE MELHORAR A ACESSIBILIDADE, ESPECIALMENTE POR MEIO DA CONSTRUÇÃO OU INSTALAÇÃO DE UMA RAMPA PARA CADEIRANTES</t>
   </si>
   <si>
     <t>1612</t>
   </si>
   <si>
     <t>179</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_179-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_179-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A VIABILIDADE DA ADOÇÃO DE UM LIVRO DE OCORRÊNCIAS DE ACIDENTES DE TRABALHO EM TODOS OS SETORES DA PREFEITURA MUNICIPAL, VISANDO À FORMALIZAÇÃO E AO ACOMPANHAMENTO DOS CASOS DE ACIDENTES LABORAIS, CONTRIBUINDO PARA A PROTEÇÃO DOS SERVIDORES E PARA A ADOÇÃO DE MEDIDAS PREVENTIVAS MAIS EFICAZES</t>
   </si>
   <si>
     <t>1613</t>
   </si>
   <si>
     <t>180</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_180-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_180-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE IMPLEMENTAÇÃO DE ATIVIDADES RECREATIVAS NO RECINTO DO TORNEIO LEITEIRO, GARANTINDO UM AMBIENTE PROPÍCIO PARA O ENTRETENIMENTO DAS CRIANÇAS E O FORTALECIMENTO DO CONVÍVIO FAMILIAR</t>
   </si>
   <si>
     <t>1614</t>
   </si>
   <si>
     <t>181</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_181-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_181-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE, ATRAVÉS DO SETOR RESPONSÁVEL, DE EXECUÇÃO DE MEDIDAS PARA A LIMPEZA DA RUA EDMUNDO SOARES, NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1615</t>
   </si>
   <si>
     <t>182</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_182-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_182-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ADOTAR PROVIDÊNCIAS PARA A LIMPEZA DA ESTRADA VELHA QUE DÁ ACESSO À RODOVIA PRESIDENTE DUTRA, GARANTINDO MELHORES CONDIÇÕES DE CIRCULAÇÃO, SEGURANÇA VIÁRIA E PRESERVAÇÃO AMBIENTAL</t>
   </si>
   <si>
     <t>1616</t>
   </si>
   <si>
     <t>183</t>
   </si>
   <si>
     <t>MATHEUS DA COSTA, CARLÃO DA CAPOEIRA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_183-2025_-_matheus_costa_carlao_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_183-2025_-_matheus_costa_carlao_e_cleber.pdf</t>
   </si>
   <si>
     <t>OLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ESTUDAR A POSSIBILIDADE DO AUMENTO DO VALOR DA DIÁRIA DOS MOTORISTAS DA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>1617</t>
   </si>
   <si>
     <t>184</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_184-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_184-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE VOLTAR A REALIZAR EXAMES DE ELETROCARDIOGRAMA NOS POSTOS DE SAÚDE</t>
   </si>
   <si>
     <t>1618</t>
   </si>
   <si>
     <t>185</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_185-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_185-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DISPONIBILIZAR BEBEDOURO E VENTILADORES NA SEDE DO VELÓRIO MUNICIPAL LOCALIZADO NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1652</t>
   </si>
   <si>
     <t>186</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_n_186-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_n_186-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR PARCERIÁ COM O SEBRAE PARA QUE INDIQUE, DISPONIBILIZE À PRESENÇA FIXA DE UM REPRESENTANTE À DISPOSIÇÃO DA POPULAÇÃO LAVRINHENSE PARA O SANEAMENTO DE DÚVIDAS</t>
   </si>
   <si>
     <t>1653</t>
   </si>
   <si>
     <t>187</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_n_187-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_n_187-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AS POLÍTICAS NECESSÁRIAS PARA A INSTALAÇÃO DO BANCO DO POVO PAULISTA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1654</t>
   </si>
   <si>
     <t>188</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_n_188-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_n_188-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE DOIS REDUTORES DE VELOCIDADE NA RUA DAS ORQUIDEAS NO BAIRRO DO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1663</t>
   </si>
   <si>
     <t>189</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_n_189-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_n_189-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NA QUADRA E NA PRAÇA DE PINHEIROS</t>
   </si>
   <si>
     <t>1655</t>
   </si>
   <si>
     <t>190</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_n_190-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_n_190-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE À POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FORNECER LANCHE PARA OS PARTICIPANTES DO TORNEIO DE FUTEBOL</t>
   </si>
   <si>
     <t>1656</t>
   </si>
   <si>
     <t>191</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_n_191-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_n_191-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA, MANUTENÇÃO E REPARO DA RUA 13 DE MAIO NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1657</t>
   </si>
   <si>
     <t>192</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_n_192-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_n_192-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DO SALÃO AO LADO DA ANTIGA ESCOLINHA E O POSTO DE SAÚDE DO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1658</t>
   </si>
   <si>
     <t>193</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_n_193-2025_-_flavio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_n_193-2025_-_flavio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE ILUMINAÇÃO PÚBLICA NO CAMPO MUNICIPAL SITUADO NO CENTRO</t>
   </si>
   <si>
     <t>1659</t>
   </si>
   <si>
     <t>194</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_n_194-2025_-_flavio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_n_194-2025_-_flavio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA E ADEQUAÇÃO DA ESCOLA MUNICIPAL JÚLIO FORTE</t>
   </si>
   <si>
     <t>1660</t>
   </si>
   <si>
     <t>195</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_n_195-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_n_195-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, OFERTAR AOS ATLETAS DO “JUDÔ”, ASSIM COMO AOS ATLETAS DE OUTRAS MODALIDADES, O ATENDIMENTO DE UM NUTRICIONISTA</t>
   </si>
   <si>
     <t>1661</t>
   </si>
   <si>
     <t>196</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_n_196-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_n_196-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, O ESTUDO DE VIABILIDADE PARA A CONCESSÃO DE USO DE DOIS PRÉDIOS DA ANTIGA ESCOLINHA DO RIO CLARO PARA A IGREJA SANTA CLARA</t>
   </si>
   <si>
     <t>1662</t>
   </si>
   <si>
     <t>197</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_n_197-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_n_197-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE DIRECIONAR A EMENDA PARLAMENTAR, DE AUTORIA DO EXCELENTÍSSIMO SENHOR DEPUTADO ESTADUAL DANILO BALAS, NO VALOR DE R$ 200.000,00 (DUZENTOS MIL REAIS), PARA O CUSTEIO DE AÇÕES NA ÁREA DA SAÚDE, MAIS ESPECIFICAMENTE PARA O ATENDIMENTO OFTALMOLÓGICO NAS ESCOLAS E PARA O ATENDIMENTO DAS CRIANÇAS COM TRANSTORNO DO ESPECTRO AUTISTA (TEA)</t>
   </si>
   <si>
     <t>1664</t>
   </si>
   <si>
     <t>198</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_n_198-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_n_198-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, EM HAVENDO VIABILIDADE LEGAL, INSTITUIR, ATRAVÉS DE LEI, ALGUM TIPO DE BENEFÍCIO AOS SERVIDORES MUNICIPAIS AFASTADOS DO TRABALHO POR MOTIVO DE DOENÇA, DA DATA DO PROTOCOLO DO PEDIDO DE AUXÍLIO-DOENÇA ATÉ O INÍCIO DO PAGAMENTO DO BENEFÍCIO PREVIDENCIÁRIO PELO INSS</t>
   </si>
   <si>
     <t>1665</t>
   </si>
   <si>
     <t>199</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_n_199-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_n_199-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, APOIAR OS PROJETOS QUE ESTÃO ACONTECENDO NA NOSSA CIDADE, ATRAVÉS DA AQUISIÇÃO DE MATERIAIS.</t>
   </si>
   <si>
     <t>1666</t>
   </si>
   <si>
     <t>200</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_n_200-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_n_200-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE POSSIBILIDADE DE FIRMAR CONVÊNIO COM A SECRETARIA ESTADUAL DE SEGURANÇA PÚBLICA DO ESTADO DE SÃO PAULO, COM O INTUITO DE INSTITUIR GRATIFICAÇÃO POR DESEMPENHO DE ATIVIDADE DELEGADA, CONFORME OS TERMOS DA LEI MUNICIPAL 1.549, DE 02 DE JULHO DE 2020</t>
   </si>
   <si>
     <t>1667</t>
   </si>
   <si>
     <t>201</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_n_201-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_n_201-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE À POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O_x000D_
 CALÇAMENTO DE DUAS VIELAS LOCALIZADAS NO BAIRRO DO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1668</t>
   </si>
   <si>
     <t>202</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_n_202-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_n_202-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, EFETUAR “OPERAÇÃO_x000D_
 TAPA BURACO” NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1669</t>
   </si>
   <si>
     <t>203</t>
   </si>
   <si>
     <t>CARLÃO DA CAPOEIRA, MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_203-2025_-_carlao_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_203-2025_-_carlao_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSAVEL, DE INSTALAÇÃO DE CÂMERAS DE SEGURANCA NO CANIL/GATIL MUNICIPAL</t>
   </si>
   <si>
     <t>1670</t>
   </si>
   <si>
     <t>204</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_204-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_204-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSAVEL, PROCEDER COM O ESTUDO DA POSSIBILIDADE DA VOLTA DOS CURSOS E FEIRA DE ARTESANATO NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1671</t>
   </si>
   <si>
     <t>205</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_205-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_205-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVES DO SETOR RESPONSÁVEL, PROCEDER COM O ESTUDO DA POSSIBILIDADE DE REPARAR OU REALIZAR TROCA DAS TELAS DA QUADRA DO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1672</t>
   </si>
   <si>
     <t>206</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_206-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_206-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O ESTUDO DA POSSIBILIDADE DE REPARAR O CONCRETO E INTALAR UM NOVO CORRIMÃO NO RIO DO BRACO NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1673</t>
   </si>
   <si>
     <t>207</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_207-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_207-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REALIZAÇÃO DA COBERTURA DO PÁTIO DO PAÇO MUNICIPAL</t>
   </si>
   <si>
     <t>1674</t>
   </si>
   <si>
     <t>208</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_208-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_208-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE FAIXA ELEVADA PARA TRAVESSIA DE PEDESTRES EM FRENTE A ESCOLA TONICO VARAJÃO NO BAIRRO DE PINHEIROS NO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1675</t>
   </si>
   <si>
     <t>209</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_209-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_209-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ADOÇÃO DO PISO SALARIAL DO MAGISTÉRIO NA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1676</t>
   </si>
   <si>
     <t>210</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_210-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_210-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR A REALIZAÇÃO DE CURSOS NO PRÉDIO DO ANTIGO CENTRO DE VACINAÇÃO NO BAIRRO DO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1677</t>
   </si>
   <si>
     <t>211</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_211-2025_-_juliana_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_211-2025_-_juliana_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE REDUTORES DE VELOCIDADE NA RUA GERALDO NOGUEIRA DE SÁ, NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1678</t>
   </si>
   <si>
     <t>212</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_212-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_212-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROVIDENCIAR COM A LIMPEZA CONTÍNUA NOS PRÉDIOS E LOCAIS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1679</t>
   </si>
   <si>
     <t>213</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_213-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_213-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA ESTRUTURA DO VIVEIRO DE MUDAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1680</t>
   </si>
   <si>
     <t>214</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_214-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_214-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, EM HAVENDO VIABILIDADE, DE QUE OS GUARDAS PATRIMONIAIS SE TORNASSEM GUARDAS MUNICIPAIS, PARA AMPLIAR A ATUAÇÃO DOS PROFISSIONAIS</t>
   </si>
   <si>
     <t>1681</t>
   </si>
   <si>
     <t>215</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_215-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_215-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR MANUTENÇÃO E PROVIDÊNCIAS NA CRECHE MUNICIPAL DE LAVRINHAS</t>
   </si>
   <si>
     <t>1682</t>
   </si>
   <si>
     <t>216</t>
   </si>
   <si>
     <t>MATHEUS GUEDES, MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_216-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_216-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR ADEQUAÇÕES E MELHORIAS NO POSTO DE SAÚDE DO BAIRRO CAPELA DO JACU</t>
   </si>
   <si>
     <t>1683</t>
   </si>
   <si>
     <t>217</t>
   </si>
   <si>
     <t>JÚNIOR PETRUKIO, CELMA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/ind_217-2025-_petrukio_e_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/ind_217-2025-_petrukio_e_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, APOIAR A CRIAÇÃO DE UMA ASSOCIAÇÃO AGRÍCOLA MUNICIPAL E A AQUISIÇÃO DE EQUIPAMENTOS AGRÍCOLA</t>
   </si>
   <si>
     <t>1684</t>
   </si>
   <si>
     <t>218</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/ind_218-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/ind_218-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR LIMPEZA DOS BUEIROS E GALERIAS NA RUA NOVAES DA CRUZ NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1685</t>
   </si>
   <si>
     <t>219</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/ind_219-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/ind_219-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O ESTUDO PARA A INSTALAÇÃO DE PLACAS INFORMATIVAS NAS ESTRADAS RURAIS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1686</t>
   </si>
   <si>
     <t>220</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/ind_220-2025_-_petrukio_e_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/ind_220-2025_-_petrukio_e_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A AQUISIÇÃO DE UM TANQUE À VÁCUO</t>
   </si>
   <si>
     <t>1687</t>
   </si>
   <si>
     <t>221</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/ind_221-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/ind_221-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A MANUTENÇÃO DA PONTE LOCALIZADA NA ESTRADA DO SUSPIRO EM LAVRINHAS</t>
   </si>
   <si>
     <t>1688</t>
   </si>
   <si>
     <t>222</t>
   </si>
   <si>
     <t>JÚNIOR PETRUKIO, MATHEUS GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/ind_222-2025_-_petrukio_e_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/ind_222-2025_-_petrukio_e_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, IMPLEMENTAR ATIVIDADES DE ARTES MARCIAIS NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1689</t>
   </si>
   <si>
     <t>223</t>
   </si>
   <si>
     <t>JÚNIOR PETRUKIO, JULIANA RODRIGUES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/ind_223-2025_-_petrukio_e_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/ind_223-2025_-_petrukio_e_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O ESTUDO PARA SANAR A EROSÃO PRÓXIMO À RUA JOÃO DE BARRO E A RUA CANÁRIO NO BAIRRO DO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1690</t>
   </si>
   <si>
     <t>224</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/ind_224-2025_-_petrukio.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/ind_224-2025_-_petrukio.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, APOIAR A CRIAÇÃO DE UMA ASSOCIAÇÃO DE RECICLAGEM OU DE ARTEFATOS DE CONCRETO NO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1691</t>
   </si>
   <si>
     <t>225</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/ind_225-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/ind_225-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA QUADRA DO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1692</t>
   </si>
   <si>
     <t>226</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/ind_226-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/ind_226-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 MANUTENÇÃO DA ILUMINAÇÃO PÚBLICA NA RUA CARLOS MEDEIROS LOCALIZADA NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1693</t>
   </si>
   <si>
     <t>227</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/ind_227-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/ind_227-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR VISTORIAS JUNTO AS EMPRESAS RESPONSÁVEIS PELAS FIAÇÕES DOS POSTES AO LONGO DA AVENIDA NILO RODRIGUES LOZANO NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1694</t>
   </si>
   <si>
     <t>228</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/ind_228-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/ind_228-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AQUISIÇÃO DE CADEIRA DE RODAS E DE BANHO DE TAMANHO MAIOR PARA O MUNICÍPIO</t>
   </si>
   <si>
     <t>1695</t>
   </si>
   <si>
     <t>229</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_229-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_229-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AQUISIÇÃO DE UMA TELEVISÃO E PINTURA NA SALA DO GRUPO TERAPÊUTICO DE SAÚDE MENTAL DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1696</t>
   </si>
   <si>
     <t>230</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_230-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_230-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MEDIDAS COM RELAÇÃO AO PREENCHIMENTO DE VAGA PARA O CARGO DE FONOAUDIÓLOGO SEGUNDO A LEI MUNICIPAL</t>
   </si>
   <si>
     <t>1697</t>
   </si>
   <si>
     <t>231</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/ind_231-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/ind_231-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS ESTRUTURAIS NA CRECHE MUNICIPAL DE LAVRINHAS</t>
   </si>
   <si>
     <t>1698</t>
   </si>
   <si>
     <t>232</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/ind_232-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/ind_232-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM IMPLANTAÇÃO DE UM SISTEMA INFORMATIZADO NA REDE MUNICIPAL DE SAÚDE</t>
   </si>
   <si>
     <t>1699</t>
   </si>
   <si>
     <t>233</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_233-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_233-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A LIMPEZA DOS BAIRROS NITERÓI, PINHEIROS E VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1700</t>
   </si>
   <si>
     <t>234</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/ind_234-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/ind_234-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM REPAROS, CONSERTO DAS CALHAS DO POSTO DE SAÚDE NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1701</t>
   </si>
   <si>
     <t>235</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/ind_235-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/ind_235-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, EFETUAR COM A LIMPEZA, MANUTENÇÃO E EVENTUAL RECUPERAÇÃO DO CASARÃO LOCALIZADO NO CENTRO DA CIDADE DE LAVRINHAS</t>
   </si>
   <si>
     <t>1702</t>
   </si>
   <si>
     <t>236</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/ind_236-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/ind_236-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AOEXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DESENVOLVER AÇÕES VOLTADAS A ATENÇÃO PREVENTIVA E ACOMPANHAMENTO DA SAÚDE DOS SERVIDORES MUNICIPAIS</t>
   </si>
   <si>
     <t>1703</t>
   </si>
   <si>
     <t>237</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/ind_237-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/ind_237-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, EFETUAR A SINALIZAÇÃO E MANUTENÇÃO DE TRÂNSITO NAS VIAS PÚBLICAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1704</t>
   </si>
   <si>
     <t>238</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/ind_238-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/ind_238-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLEMENTAÇÃO DE SALA AMBIENTE ESPECIALIZADA PARA ATENDIMENTO DE CRIANÇAS ATÍPICAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1705</t>
   </si>
   <si>
     <t>239</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_239-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_239-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AQUISIÇÃO DE TELEVISORES PARA AS SALAS DE AULA DA REDE MUNICIPAL DE ENSINO</t>
   </si>
   <si>
     <t>1736</t>
   </si>
   <si>
     <t>240</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/ind_240-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/ind_240-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O REPARO OU A TROCA DAS GRADES DA ESCOLA MUNICIPAL JÚLIO FORTES NO BAIRRO DO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1737</t>
   </si>
   <si>
     <t>241</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_241-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_241-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM GRATIFICAÇÃO PARA TODOS OS PROFISSIONAIS QUE ACUMULAM FUNÇÕES NA PREFEITURA MUNICIPAL</t>
   </si>
   <si>
     <t>1738</t>
   </si>
   <si>
     <t>242</t>
   </si>
   <si>
     <t>PROF. CLEBER, ANGELITA FELIPE</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_242-2025_-_cleber_e_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_242-2025_-_cleber_e_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A PINTURA EMBORRACHADA DO PÁTIO RÚSTICO NA ESCOLA MUNICIPAL ARISTIDES ALVES DE ANDRADE</t>
   </si>
   <si>
     <t>1739</t>
   </si>
   <si>
     <t>243</t>
   </si>
   <si>
     <t>PROF. CLEBER, CARLÃO DA CAPOEIRA, MATHEUS DA COSTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/ind_243-2025_-_cleber_carlao_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/ind_243-2025_-_cleber_carlao_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ADEQUAÇÃO DO VALOR DA DIÁRIA DO MOTORISTA SEGUINDO A TABELA UTILIZADA PELA CÂMARA MUNICIPAL</t>
   </si>
   <si>
     <t>1740</t>
   </si>
   <si>
     <t>244</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/ind_244-2025_-_ju_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/ind_244-2025_-_ju_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM REVISÃO DO HORÁRIO E DIA DE FUNCIONAMENTO JUNTO AO ÓRGÃO COMPETENTE COM RELAÇÃO À SABESP, ELEKTRO E OS CORREIOS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1741</t>
   </si>
   <si>
     <t>245</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, CELMA ENFERMEIRA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_245-2025_-_ju_e_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_245-2025_-_ju_e_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E ILUMINAÇÃO PÚBLICA NA RUA DARCY SODERO LOCALIZADA NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1742</t>
   </si>
   <si>
     <t>246</t>
   </si>
   <si>
     <t>ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_246-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_246-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ENVIAR A ESTA CASA LEGISLATIVA PROJETO DE LEI OBJETIVANDO A REVOGAÇÃO DA ALÍNEA ‘A’ DO INCISO I DO ARTIGO 3º DA LEI MUNICIPAL Nº 1.478, DE 15 DE MAIO DE 2017</t>
   </si>
   <si>
     <t>1743</t>
   </si>
   <si>
     <t>247</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_247-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_247-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR A MANUTENÇÃO DO PARQUINHO INFANTIL E IMPLEMENTAR MEDIDAS DE PROTEÇÃO À ÁRVORE LOCALIZADA NA ESCOLA MUNICIPAL JÚLIO FORTES</t>
   </si>
   <si>
     <t>1744</t>
   </si>
   <si>
     <t>248</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_248-2025_-_angelita_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_248-2025_-_angelita_e_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A INSTALAÇÃO DE GRADES NA PARTE FRONTAL DA ESCOLA</t>
   </si>
   <si>
     <t>1745</t>
   </si>
   <si>
     <t>249</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_249-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_249-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE ADOÇÃO DE MEDIDAS PARA A EFETIVA IMPLEMENTAÇÃO E FUNCIONAMENTO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA, CRIADO PELA LEI Nº 1.593/2022</t>
   </si>
   <si>
     <t>1746</t>
   </si>
   <si>
     <t>250</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_250-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_250-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DO FUNDO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA (FUMDPD), COM O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, NOS TERMOS DA ANEXA MINUTA DE ANTEPROJETO DE LEI</t>
   </si>
   <si>
     <t>1747</t>
   </si>
   <si>
     <t>251</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_251-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_251-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE ALTERAÇÃO DA LEI Nº 1.593/2022, PARA INCLUIR REPRESENTANTE DA SECRETARIA MUNICIPAL DE PLANEJAMENTO E OBRAS NA COMPOSIÇÃO DO CONSELHO MUNICIPAL DOS DIREITOS DA PESSOA COM DEFICIÊNCIA</t>
   </si>
   <si>
     <t>1748</t>
   </si>
   <si>
     <t>252</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_252-2025_-_angelita_e_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_252-2025_-_angelita_e_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM ANÁLISE TÉCNICA E A VIABILIDADE DA INSTALAÇÃO DE UM BEBEDOURO PÚBLICO NAS PROXIMIDADES DA RAIA DE MALHA “GENTIL ESTEVAM”, LOCALIZADA NA RUA MANOEL MACHADO NO CENTRO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1749</t>
   </si>
   <si>
     <t>253</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_253-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_253-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLEMENTAÇÃO DE UM LABORATÓRIO DE CIÊNCIAS E EDUCAÇÃO AMBIENTAL NA ESCOLA MUNICIPAL JÚLIO FORTES</t>
   </si>
   <si>
     <t>1750</t>
   </si>
   <si>
     <t>254</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/ind_254-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/ind_254-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A DOAÇÃO DE TATAMES PARA A ESCOLA ESTADUAL CORONEL HORTA</t>
   </si>
   <si>
     <t>1751</t>
   </si>
   <si>
     <t>255</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/ind_255-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/ind_255-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLEMENTAÇÃO DO PROJETO DE EDUCAÇÃO DE JOVENS E ADULTOS NA ESCOLA MUNICIPAL MARIA CECÍLIA COSTA SERAFIM LOCALIZADA NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1752</t>
   </si>
   <si>
     <t>256</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/ind_256-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/ind_256-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E CALÇAMENTO ASFÁLTICO DA RUA RUI BARBOSA LOCALIZADA NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1753</t>
   </si>
   <si>
     <t>257</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/ind_257-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/ind_257-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REALIZAÇÃO DE UMA REUNIÃO JUNTO À EMPRESA PRESTADORA DE SERVIÇOS DE ÔNIBUS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1754</t>
   </si>
   <si>
     <t>258</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/ind_258-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/ind_258-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A LIMPEZA DOS BANHEIROS LOCALIZADOS NA QUADRA MUNICIPAL DO CENTRO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1755</t>
   </si>
   <si>
     <t>259</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/ind_259-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/ind_259-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, QUE SEJA REALIZADA A_x000D_
 INSTALAÇÃO DE UMA FAIXA ELEVADA EM FRENTE À CRECHE MUNICIPAL MARIA ALICE VIEIRA</t>
   </si>
   <si>
     <t>1756</t>
   </si>
   <si>
     <t>260</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/ind_260-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/ind_260-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DO “SERVIDOR DESTAQUE DO MÊS"</t>
   </si>
   <si>
     <t>1757</t>
   </si>
   <si>
     <t>261</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/ind_261-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/ind_261-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROMOVER UM EVENTO ANUAL EM COMEMORAÇÃO AO DIA DO SERVIDOR PÚBLICO</t>
   </si>
   <si>
     <t>1758</t>
   </si>
   <si>
     <t>262</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_262-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_262-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A AQUISIÇÃO DE UMA MESA DE TÊNIS DE MESA E UMA MESA DE PEBOLIM PARA A ESCOLA MUNICIPAL PROFA. MARIA CECÍLIA COSTA SERAFIM NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1759</t>
   </si>
   <si>
     <t>263</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/ind_263-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/ind_263-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITAMOS RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E MELHORIA DA ILUMINAÇÃO DA QUADRA DA ESCOLA MUNICIPAL JÚLIO FORTES NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1760</t>
   </si>
   <si>
     <t>264</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_264-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_264-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REFORMA DA RAIA DE MALHA, LOCALIZADA ATRÁS DO CAMPO DE FUTEBOL DO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1761</t>
   </si>
   <si>
     <t>265</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_265-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_265-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, IMPLANTAR ATENDIMENTO ODONTOLÓGICO NAS ESCOLAS MUNICIPAIS, COM O DEVIDO ACOMPANHAMENTO PERIÓDICO DE UM(A) DENTISTA, VISANDO PROMOVER A SAÚDE BUCAL DOS ALUNOS</t>
   </si>
   <si>
     <t>1762</t>
   </si>
   <si>
     <t>266</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_266-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_266-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR UM MUTIRÃO DE EXAMES E CONSULTAS OFTALMOLÓGICAS NO MUNICÍPIO</t>
   </si>
   <si>
     <t>1763</t>
   </si>
   <si>
     <t>267</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_267-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_267-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A LIMPEZA DA ESTRADA DA TURMA 23</t>
   </si>
   <si>
     <t>1764</t>
   </si>
   <si>
     <t>268</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/ind_268-2025_-_ocimara.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/ind_268-2025_-_ocimara.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSAVEL, REALIZAR A INSTALAÇÃO DE REDE DE INTERNET GRATUITA EM TODAS AS DEPENDÊNCIAS DOS SETORES PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1765</t>
   </si>
   <si>
     <t>269</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_269-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_269-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A LIMPEZA E MANUTENÇÃO DO PÁTIO DO LATICÍNIO LOCALIZADO NO CENTRO LAVRINHAS</t>
   </si>
   <si>
     <t>1766</t>
   </si>
   <si>
     <t>270</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_270-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_270-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A TROCA DA AREIA DOS PARQUINHOS PÚBLICOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1767</t>
   </si>
   <si>
     <t>271</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_271-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_271-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM TOLDO NA ESCOLA MUNICIPAL ARISTIDES ALVES DE ANDRADE</t>
   </si>
   <si>
     <t>1768</t>
   </si>
   <si>
     <t>272</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_272-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_272-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A TROCA DA AREIA DA QUADRA LOCALIZADA AO LADO DA RAIA DE MALHA GENTIL ESTEVAM NO CENTRO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1769</t>
   </si>
   <si>
     <t>273</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/ind_273-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/ind_273-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A TROCA DAS LÂMPADAS LOCALIZADAS NA RUA OSCAR RODRIGUES DE LIMA NO BAIRRO DE PINHEIROS</t>
   </si>
   <si>
     <t>1770</t>
   </si>
   <si>
     <t>274</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_274-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_274-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, DE FIRMAR CONVÊNIO COM A EMPRESA TOTALPASS</t>
   </si>
   <si>
     <t>1771</t>
   </si>
   <si>
     <t>275</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_275-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_275-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UM CAMPO DE FUTEBOL OU QUADRA DE AREIA NO BAIRRO DO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1772</t>
   </si>
   <si>
     <t>276</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_276-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_276-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE COBERTURA EXTERNA NAS DEPENDÊNCIAS DO POSTO DE SAÚDE LOCALIZADO NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1773</t>
   </si>
   <si>
     <t>277</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_277-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_277-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O REPARO OU REALIZAR A TROCA DAS TELAS DA QUADRA DO BAIRRO DO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1774</t>
   </si>
   <si>
     <t>278</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_278-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_278-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ILUMINAÇÃO NA ÁREA EXTERNA DA QUADRA NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1775</t>
   </si>
   <si>
     <t>279</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/ind_279-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/ind_279-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A ILUMINAÇÃO NA ÁREA EXTERNA DA QUADRA NO BAIRRO DO CENTRO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1776</t>
   </si>
   <si>
     <t>280</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_280-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_280-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O REPARO OU A SUBSTITUIÇÃO DAS GRADES DO CAMPO DE FUTEBOL LOCALIZADO NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1777</t>
   </si>
   <si>
     <t>281</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_281-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_281-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE PLACAS INFORMATIVAS SOBRE A LEGISLAÇÃO MUNICIPAL QUE PROÍBE O USO DE FOGOS DE ARTIFÍCIO COM ESTAMPIDO, EM TODOS OS CAMPOS DE FUTEBOL E QUADRAS ESPORTIVAS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1778</t>
   </si>
   <si>
     <t>282</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_282-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_282-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITA AO PODER EXECUTIVO MUNICIPAL ESTUDOS DE VIABILIDADE PARA INSTITUIR MECANISMOS DE ARRECADAÇÃO VOLTADOS À SEGURIDADE SOCIAL, MEDIANTE CONVÊNIOS COM LOTERIAS ESTADUAIS OU FEDERAIS E CRIAÇÃO DE INCENTIVOS FISCAIS</t>
   </si>
   <si>
     <t>1779</t>
   </si>
   <si>
     <t>283</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/ind_283-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/ind_283-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE UMA LIXEIRA DE ALVENARIA NO BAIRRO TURMA 23</t>
   </si>
   <si>
     <t>1780</t>
   </si>
   <si>
     <t>284</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_284-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_284-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O AUMENTO DA FREQUÊNCIA DA COLETA DE LIXO NO BAIRRO TURMA 23</t>
   </si>
   <si>
     <t>1781</t>
   </si>
   <si>
     <t>285</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/ind_285-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/ind_285-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM MELHORIAS NA QUADRA POLIESPORTIVA LOCALIZADA NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1782</t>
   </si>
   <si>
     <t>286</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/ind_286-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/ind_286-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE ALTERAR A LEI Nº 1.708/2025, PARA OTIMIZAR O PAGAMENTO DE DIÁRIAS AOS MOTORISTAS, INCLUSIVE EM ESPÉCIE, E INSTITUIR UM PROCEDIMENTO DE CONTROLE INTERNO, COM O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, NOS TERMOS DA ANEXA MINUTA DE ANTEPROJETO DE LEI</t>
   </si>
   <si>
     <t>1847</t>
   </si>
   <si>
     <t>287</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/ind_287-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/ind_287-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A SUBSTITUIÇÃO DAS LÂMPADAS QUEIMADAS NA PISTA DE PASSEIO QUE LIGA O BAIRRO DO CENTRO NA RUA SÃO JOÃO NO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1848</t>
   </si>
   <si>
     <t>288</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_288-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_288-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE DOIS POSTES COM BRAÇOS DE LUZ NA EXTENSÃO DA RODOVIA JÚLIO FORTES NO BAIRRO CENTRO DO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1849</t>
   </si>
   <si>
     <t>289</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_289-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_289-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E MELHORIA DA ILUMINAÇÃO DA QUADRA POLIESPORTIVA NO BAIRRO CENTRO DO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1850</t>
   </si>
   <si>
     <t>290</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_290-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_290-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, INTERCEDER JUNTO À DER PARA CRIAÇÃO DE ACOSTAMENTO NA RODOVIA SP-058 (CIMIL / PINHEIROS) NO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1851</t>
   </si>
   <si>
     <t>291</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_291-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_291-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>OLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AUMENTO DA COTA DE LEITE DISTRIBUÍDA ÀS FAMÍLIAS ATENDIDAS PELO PROGRAMA SOCIAL VIVA LEITE DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1852</t>
   </si>
   <si>
     <t>292</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_292-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_292-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AS MELHORIAS DA ESCOLA MUNICIPAL JÚLIO FORTES: MANUTENÇÃO DOS EQUIPAMENTOS DE ARCONDICIONADO JÁ EXISTENTES, INSTALAÇÃO DE NOVOS APARELHOS NAS SALAS DE AULA QUE AINDA NÃO POSSUEM CLIMATIZAÇÃO E ADEQUAÇÃO DOS PADRÕES ELÉTRICOS DA ESCOLA PARA SUPORTAR A DEMANDA DOS EQUIPAMENTOS COM SEGURANÇA E EFICIÊNCIA</t>
   </si>
   <si>
     <t>1853</t>
   </si>
   <si>
     <t>293</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_293-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_293-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>OLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO E LIMPEZA CONTÍNUA DA PRAÇA LOCALIZADA NA RUA OLGA TONDATO FRANÇA, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1854</t>
   </si>
   <si>
     <t>294</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_294-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_294-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A IMPLANTAÇÃO DE UMA LIXEIRA DE MAIOR CAPACIDADE NA ESQUINA DA QUADRA DA ESCOLA MUNICIPAL JÚLIO FORTES, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1855</t>
   </si>
   <si>
     <t>295</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_295-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_295-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM PODA E O CORTE DA ÁRVORE ATRÁS DA QUADRA DA ESCOLA MUNICIPAL JÚLIO FORTES, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1856</t>
   </si>
   <si>
     <t>296</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_296-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_296-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM O RECAPEAMENTO DA RUA OLGA TONDATO FRANÇA, ESPECIALMENTE NO TRECHO LOCALIZADO PRÓXIMO À QUADRA DA ESCOLA MUNICIPAL JÚLIO FORTES, NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1857</t>
   </si>
   <si>
     <t>297</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_297-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_297-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM CORREÇÃO E RECUPERAÇÃO DO BECO LOCALIZADO ENTRE A RUA DOS CRISÂNTEMOS E A RUA DAS ROSAS NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1858</t>
   </si>
   <si>
     <t>298</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_298-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_298-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A REVISÃO E ADEQUAÇÃO DA PARTE ELÉTRICA E ILUMINAÇÃO DA PRACINHA LOCALIZADA NA RUA DAS ACÁCIAS NO BAIRRO VILLAGE CAMPESTRE</t>
   </si>
   <si>
     <t>1859</t>
   </si>
   <si>
     <t>299</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_299-2025_-_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_299-2025_-_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A_x000D_
 MANUTENÇÃO DA PINTURA DA PONTE SOBRE O RIO PARAÍBA DO SUL LOCALIZADA NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1860</t>
   </si>
   <si>
     <t>300</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_300-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_300-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO DA PINTURA DA PONTE SOBRE O RIO PARAÍBA DO SUL LOCALIZADA NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1861</t>
   </si>
   <si>
     <t>301</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_301-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_301-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UMA FAIXA ELEVADA NA RODOVIA JÚLIO FORTES PRÓXIMO AO PONTO DE ÔNIBUS NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1862</t>
   </si>
   <si>
     <t>302</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/ind_302-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/ind_302-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE PLACAS DE SINALIZAÇÃO DE “PROIBIDO ESTACIONAR” NAS PROXIMIDADES DOS PONTOS TURÍSTICOS E BALNEÁRIOS DO MUNICÍPIO</t>
   </si>
   <si>
     <t>1863</t>
   </si>
   <si>
     <t>303</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_303-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_303-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A CRIAÇÃO DA CLASSIFICAÇÃO DOS SALÁRIOS DOS MOTORISTAS DA REDE MUNICIPAL DE ACORDO COM A CATEGORIA DA CARTEIRA NACIONAL DE HABILITAÇÃO (CNH) EXIGIDA PARA O EXERCÍCIO DA FUNÇÃO</t>
   </si>
   <si>
     <t>1864</t>
   </si>
   <si>
     <t>304</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_304-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_304-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, A CRIAÇÃO DE UM ESPAÇO ADEQUADO PARA O ARMAZENAMENTO DOS VEÍCULOS OFICIAIS E PARA A ORGANIZAÇÃO DO ALMOXARIFADO DA PREFEITURA DE LAVRINHAS</t>
   </si>
   <si>
     <t>1865</t>
   </si>
   <si>
     <t>305</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_305-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_305-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, ESTUDE A POSSIBILIDADE DE CEDER TERRENOS PARA EMPRESAS INTERESSADAS EM SE INSTALAR EM LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1866</t>
   </si>
   <si>
     <t>306</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_306-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_306-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A MELHORIA DA ILUMINAÇÃO NO CALÇADÃO DE PINHEIROS</t>
   </si>
   <si>
     <t>1867</t>
   </si>
   <si>
     <t>307</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_307-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_307-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER A LIMPEZA DA ESTRADA DO RIO CLARO</t>
   </si>
   <si>
     <t>1868</t>
   </si>
   <si>
     <t>308</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_308-2025_-juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_308-2025_-juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A  CONSTRUÇÃO DE UM PONTO DE ÔNIBUS COM COBERTURA E ASSENTO, NAS PROXIMIDADES DAS RUAS LUCAS CARNEIRO RUBIANO E JOSÉ SIMPLÍCIO FILHO, LOCALIZADAS NO BAIRRO RECANTO TRANQUILO</t>
   </si>
   <si>
     <t>1869</t>
   </si>
   <si>
     <t>309</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_309-2025_-juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_309-2025_-juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE PONTOS DE ÔNIBUS COM COBERTURA E ASSENTO NO BAIRRO JARDIM MAVISOU</t>
   </si>
   <si>
     <t>1870</t>
   </si>
   <si>
     <t>310</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_310-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_310-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CRIAÇÃO DE UMA QUADRA DE AREIA PARA FUTEVÔLEI E VÔLEI AO LADO DO CAMPO DE FUTEBOL DO CENTRO</t>
   </si>
   <si>
     <t>1871</t>
   </si>
   <si>
     <t>311</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/ind_311-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/ind_311-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE UM PARQUE INFANTIL NA CRECHE MUNICIPAL MARIA ALICE VIEIRA, LOCALIZADA NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1872</t>
   </si>
   <si>
     <t>312</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/ind_312-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/ind_312-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE COBERTURA NO PÁTIO DA CRECHE MUNICIPAL MARIA ALICE VIEIRA, LOCALIZADA NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1873</t>
   </si>
   <si>
     <t>313</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/ind_313-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/ind_313-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A CONSTRUÇÃO DE MAIS UM BANHEIRO NA CRECHE MUNICIPAL MARIA ALICE VIEIRA, LOCALIZADA NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1874</t>
   </si>
   <si>
     <t>314</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/ind_314-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/ind_314-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM AUMENTO DE DUAS VAGAS PARA O EFETIVO DE TÉCNICOS DE ENFERMAGEM NO QUADRO DA SAÚDE MUNICIPAL</t>
   </si>
   <si>
     <t>1875</t>
   </si>
   <si>
     <t>315</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/ind_315-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/ind_315-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, FIRMAR CONVÊNIOS COM FARMÁCIAS, DEPÓSITOS DE GÁS E BALNEÁRIOS</t>
   </si>
   <si>
     <t>1876</t>
   </si>
   <si>
     <t>316</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/ind_316-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/ind_316-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A VALORIZAÇÃO E O RECONHECIMENTO DOS PROFISSIONAIS DO SETOR DE PLANTÃO DE AMBULÂNCIA DO MUNÍCIPIO</t>
   </si>
   <si>
     <t>1877</t>
   </si>
   <si>
     <t>317</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_317-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_317-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM FORNECIMENTO DE UNIFORMES IMPERMEÁVEIS AOS COLETORES DE LIXO E AOS COLABORADORES DO CEMITÉRIO MUNICIPAL</t>
   </si>
   <si>
     <t>1878</t>
   </si>
   <si>
     <t>318</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/ind_318-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/ind_318-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A INSTALAÇÃO DE CÂMERAS DE SEGURANÇA NO PRÉDIO DA SECRETARIA MUNICIPAL DE SAÚDE, NA UNIDADE BÁSICA DE SAÚDE E NA GARAGEM DA SECRETARIA DE TRANSPORTE, LOCALIZADAS NO CENTRO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1879</t>
   </si>
   <si>
     <t>319</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/ind_319-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/ind_319-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, IMPLEMENTAR A CAMPANHA “ADOTE UMA PRAÇA” NO MUNICIPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1880</t>
   </si>
   <si>
     <t>320</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/ind_320-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/ind_320-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR A LIMPEZA CONTÍNUA DO MATO EXISTENTE NO FUNDO DO ANTIGO POSTO LOCALIZADO NO BAIRRO RECANTO TRANQUILO NO MUNICIPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1881</t>
   </si>
   <si>
     <t>321</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_321-2025_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_321-2025_-_juliana.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, REALIZAR CADASTRO MUNICIPAL DE PESSOAS COM DEFICIÊNCIA E DOENÇAS RARAS NO MUNICIPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1882</t>
   </si>
   <si>
     <t>322</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_322-2025_-_matheus_guedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_322-2025_-_matheus_guedes.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DO CONSELHO MUNICIPAL DA JUVENTUDE DE LAVRINHAS (CMJ), COM O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, CONFORME SUGESTÃO DO ANEXO ANTEPROJETO DE LEI</t>
   </si>
   <si>
     <t>1883</t>
   </si>
   <si>
     <t>323</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_323-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_323-2025_-_matheus_guedes_e_matheus_costa.pdf</t>
   </si>
   <si>
     <t>SOLICITO AO PODER EXECUTIVO QUE ESTUDE A POSSIBILIDADE DE CRIAÇÃO DE POLÍTICA MUNICIPAL DE INCENTIVO À EDUCAÇÃO FINANCEIRA NAS ESCOLAS DA REDE MUNICIPAL DE LAVRINHAS E CRIAÇÃO O DIA MUNICIPAL DE CONSCIENTIZAÇÃO FINANCEIRA, COM O ENVIO DE PROJETO DE LEI À CÂMARA MUNICIPAL, CONFORME SUGESTÃO DO ANEXO ANTEPROJETO DE LEI</t>
   </si>
   <si>
     <t>1884</t>
   </si>
   <si>
     <t>324</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_324-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_324-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, PROCEDER COM A MANUTENÇÃO, REPARO DO ASFALTO NA ESTRADA SÃO SEBASTIÃO, LOCALIZADA NO BAIRRO DA CAPELA DO JACU</t>
   </si>
   <si>
     <t>1885</t>
   </si>
   <si>
     <t>325</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_325-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_325-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>SOLICITO RESPEITOSAMENTE AO EXECUTIVO MUNICIPAL QUE ESTUDE A POSSIBILIDADE DE, ATRAVÉS DO SETOR RESPONSÁVEL, CONTEMPLAÇÃO DOS ANTIGOS SORTEADOS NA NOVA DEMANDA DO PROGRAMA MINHA CASA MINHA VIDA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1499</t>
   </si>
   <si>
     <t>MOC</t>
   </si>
   <si>
     <t>Moção</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/mocao_01_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/mocao_01_-_carlao.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A ILUSTRÍSSIMA SENHORA APARECIDA ROCHA SIQUEIRA DE SOUZA - EX-VEREADORA PELO TRABALHO EXCEPCIONAL, A FESTA DE REIS, REALIZADA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1574</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/mocao_02-2025_-_angelita.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/mocao_02-2025_-_angelita.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR MURILO MOREIRA DOS SANTOS, PELA CONQUISTA DA MEDALHA DE OURO NA MODALIDADE “CONSTRUÇÃO EM ALVENARIA” REPRESENTANDO A ESCOLA SENAI CRUZEIRO NA OLIMPÍADA DO CONHECIMENTO, ETAPA ESTADUAL</t>
   </si>
   <si>
     <t>1575</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1575/mocao_03-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1575/mocao_03-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A ILUSTRÍSSIMA SENHORA GENY SILVA ADOLFO, RESIDENTE NO BAIRRO JARDIM MAVISOU, PELOS RELEVANTES SERVIÇOS PRESTADOS À COMUNIDADE LAVRINHENSE</t>
   </si>
   <si>
     <t>1576</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_04-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_04-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À MODELO LAVRINHENSE MELISSA GARCIA, PELA SUA BRILHANTE TRAJETÓRIA COMO MODELO, REPRESENTANDO COM EXCELÊNCIA O MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1577</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/mocao_05-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/mocao_05-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR LUIZ CARLOS AFFONSO</t>
   </si>
   <si>
     <t>1606</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_06-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_06-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR GERALDO RODRIGUES DOS SANTOS</t>
   </si>
   <si>
     <t>1578</t>
   </si>
   <si>
     <t>OCIMARA, ANGELITA FELIPE, CARLÃO DA CAPOEIRA, MATHEUS DA COSTA, MATHEUS GUEDES, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/mocao_07-2025_-_ocimara-angelita-carlao-cleber-matheuscosta-matheusguedes.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/mocao_07-2025_-_ocimara-angelita-carlao-cleber-matheuscosta-matheusguedes.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR JAIME LEONARDO ALVARENGA DE FREITAS, GERENTE DE POSTO DE ATENDIMENTO DO BRADESCO EM HOMENAGEM À SUA TRAJETÓRIA PROFISSIONAL E CONTRIBUIÇÃO PARA A COMUNIDADE</t>
   </si>
   <si>
     <t>1579</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_08-2025_-_carlao.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_08-2025_-_carlao.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E APROVASO CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR FLAVIO DOS SANTOS RIBEIRO, EM RECONHECIMENTO AOS RELEVANTES SERVIÇOS PRESTADOS À POPULAÇÃO</t>
   </si>
   <si>
     <t>1580</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_09-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_09-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR LUIZ FERNANDO FARIA DE OLIVEIRA ATLETA LAVRINHENSE EM DESTAQUES NO GUIBOR FIGHT, COMPETIÇÃO DE ARTES MARCIAIS REALIZADA NO CENTRO DE TREINAMENTO ELITE, EM CRUZEIRO</t>
   </si>
   <si>
     <t>1581</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/mocao_10-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/mocao_10-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR LUIZ FLÁVIO FARIA DE OLIVEIRA ATLETA LAVRINHENSE EM DESTAQUES NO GUIBOR FIGHT, COMPETIÇÃO DE ARTES MARCIAIS REALIZADA NO CENTRO DE TREINAMENTO ELITE, EM CRUZEIRO</t>
   </si>
   <si>
     <t>1582</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_11-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_11-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR LUIZ OTAVIO GAVAZI DE CAMPOS ATLETA DESTAQUE NO GUIBOR FIGHT, COMPETIÇÃO DE ARTES MARCIAIS REALIZADA NO CENTRO DE TREINAMENTO ELITE, EM CRUZEIRO</t>
   </si>
   <si>
     <t>1584</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/mocao_12-2025_-_todos_vereadores.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/mocao_12-2025_-_todos_vereadores.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR DR. LEONARDO ABRÃO FOI DESTAQUE NO GUIBOR FIGTH, COMPETIÇÃO DE ARTES MARCIAIS, REALIZADA NO CENTRO DE TREINAMENTO ELITE, EM CRUZEIRO</t>
   </si>
   <si>
     <t>1585</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/mocao_13-2025_-_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/mocao_13-2025_-_celma.pdf</t>
   </si>
   <si>
     <t>VOTO DE PESAR PELO FALECIMENTO DO SENHOR ROQUE MARCOS DE OLIVEIRA</t>
   </si>
   <si>
     <t>1651</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_15-2025_-_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_15-2025_-_babi.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À ILUSTRÍSSIMA SENHORA ALAYDE PEREIRA NOVAES, PELA SUA BRILHANTE TRAJETÓRIA E INESTIMÁVEL CONTRIBUIÇÃO AO MUNICÍPIO DE LAVRINHAS</t>
   </si>
   <si>
     <t>1783</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/mocao_17-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/mocao_17-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR ADAUTO BATISTA NERI, PELA DEDICAÇÃO, DISCIPLINA E AMOR À VIDA NO TRABALHO DESENVOLVIDO NO MUNÍCIPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1784</t>
   </si>
   <si>
     <t>JULIANA RODRIGUES, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/mocao_18-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/mocao_18-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A BANDA MARCIAL MUNICIPAL DE LAVRINHAS PELO GRANDIOSO TRABALHO E PELA REPRESENTAÇÃO DO MUNICÍPIO DE LAVRINHAS NOS EVENTOS</t>
   </si>
   <si>
     <t>1785</t>
   </si>
   <si>
     <t>ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/mocao_19-2025_-_angelita_babi_carlao_ju_cleber_matheus_costa_matheus_guedes_e_celma.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/mocao_19-2025_-_angelita_babi_carlao_ju_cleber_matheus_costa_matheus_guedes_e_celma.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO DOUTOR ANDRÉ BRIA GOUVEA TAVARES E PARA A SENHORA HILDA LEA MARTINS GOUVEA TAVARES, PELO RECONHECIMENTO DA TRAJETÓRIA DESSES PROFISSIONAIS FRENTE AO MUNÍCIPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1886</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/mocao_20-2025_-__babi_angelita_e__ju.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/mocao_20-2025_-__babi_angelita_e__ju.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À ILUSTRÍSSIMA SENHORA CIBELE HORTA LEONETTI, PELA SUA TRAJETÓRIA NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1887</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/mocao_21-2025_-__ju_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/mocao_21-2025_-__ju_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES A COMISSÃO DO PROJETO MENINOS DA VILA PELO GRANDIOSO TRABALHO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1888</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_22-2025_-__ju_angelita_e_babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_22-2025_-__ju_angelita_e_babi.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES TODAS AS CRIANÇAS/ADOLESCENTES DO PROJETO MENINOS DA VILA PELO GRANDIOSO TRABALHO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1889</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/mocao_23-2025_-_cleber.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/mocao_23-2025_-_cleber.pdf</t>
   </si>
   <si>
     <t>MANIFESTAR APOIO AO PROJETO DE LEI N° 1.152/2025, DE AUTORIA DO DEPUTADO ESTADUAL ORTIZ JÚNIOR, QUE AUTORIZA O FORNECIMENTO DE MERENDA ESCOLAR AOS PROFESSORES E DEMAIS PROFISSIONAIS DA EDUCAÇÃO, EM EFETIVO EXERCICIO NOS ESTABELECIMENTOS PÚBLICOS DE ENSINO</t>
   </si>
   <si>
     <t>1890</t>
   </si>
   <si>
     <t>PROF. CLEBER, ANGELITA FELIPE, BABI MOTORISTA, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/mocao_24-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/mocao_24-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR ADILSON FELIPE, PELA DEDICAÇÃO, DISCIPLINA E AMOR À VIDA NO TRABALHO DESENVOLVIDO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1891</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/mocao_25-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/mocao_25-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR BENEDITO RODRIGUES DE MORAES “GASTAI”, PELA DEDICAÇÃO, DISCIPLINA E AMOR NO TRABALHO DESENVOLVIDO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1892</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/mocao_26-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/mocao_26-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES AO ILUSTRÍSSIMO SENHOR JOSÉ FRANCISCO RAMOS “ZÉ DA QUADRA”, PELA DEDICAÇÃO, DISCIPLINA E AMOR NO TRABALHO DESENVOLVIDO NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1893</t>
   </si>
   <si>
     <t>BABI MOTORISTA, ANGELITA FELIPE, CARLÃO DA CAPOEIRA, CELMA ENFERMEIRA, JULIANA RODRIGUES, MATHEUS DA COSTA, MATHEUS GUEDES, OCIMARA, PROF. CLEBER</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/mocao_27-2025_-_todos.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/mocao_27-2025_-_todos.pdf</t>
   </si>
   <si>
     <t>VOTO DE APLAUSOS E CONGRATULAÇÕES À TRAJETÓRIA PROFISSIONAL E PESSOAL DA ILUSTRÍSSIMA DRA. ISIANA LUISA DE LUCA RODRIGUES PEREIRA DENIGRES NO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1619</t>
   </si>
   <si>
     <t>PAREC</t>
   </si>
   <si>
     <t>Parecer Projeto Lei</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_projeto_de_lei_n_01_-_15.01.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_projeto_de_lei_n_01_-_15.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 01</t>
   </si>
   <si>
     <t>1620</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_projeto_de_lei_n_02_-_05.02.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_projeto_de_lei_n_02_-_05.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 02</t>
   </si>
   <si>
     <t>1621</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_projeto_de_lei_n_03_-_05.02.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_projeto_de_lei_n_03_-_05.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 03</t>
   </si>
   <si>
     <t>1622</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_projeto_de_lei_n_05_-_14.02.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_projeto_de_lei_n_05_-_14.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 05</t>
   </si>
   <si>
     <t>1623</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_projeto_de_lei_n_06_-_18.02.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_projeto_de_lei_n_06_-_18.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 06</t>
   </si>
   <si>
     <t>1624</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_projeto_de_lei_n_07_-_18.02.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_projeto_de_lei_n_07_-_18.02.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 07</t>
   </si>
   <si>
     <t>1625</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_projeto_de_lei_n_08_-_17.03.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_projeto_de_lei_n_08_-_17.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 08</t>
   </si>
   <si>
     <t>1626</t>
   </si>
   <si>
     <t>CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_projeto_de_lei_n_09_-_17.03.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_projeto_de_lei_n_09_-_17.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 09</t>
   </si>
   <si>
     <t>1627</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_projeto_de_lei_n_10_-_04.04.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_projeto_de_lei_n_10_-_04.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 10</t>
   </si>
   <si>
     <t>1628</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_projeto_de_lei_n_11_-_04.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_projeto_de_lei_n_11_-_04.05.2025.pdf</t>
   </si>
   <si>
     <t>1629</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_projeto_de_lei_n_12_-_11.04.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_projeto_de_lei_n_12_-_11.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 12</t>
   </si>
   <si>
     <t>1814</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/parecer_projeto_de_lei_n_13_-_23.04.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/parecer_projeto_de_lei_n_13_-_23.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 13/2025</t>
   </si>
   <si>
     <t>1630</t>
   </si>
   <si>
     <t>CEHAS - Comissão de Educação, Higiene e Assistência Social, CJR - Comissão de Justiça e Redação</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_projeto_de_lei_n_14_-_30.04.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_projeto_de_lei_n_14_-_30.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 14</t>
   </si>
   <si>
     <t>1815</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_projeto_de_lei_n_15_-_30.04.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_projeto_de_lei_n_15_-_30.04.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 15/2025</t>
   </si>
   <si>
     <t>1631</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_projeto_de_lei_n_16_-_15.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_projeto_de_lei_n_16_-_15.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 16</t>
   </si>
   <si>
     <t>1632</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_projeto_de_lei_n_17_-_15.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_projeto_de_lei_n_17_-_15.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 17</t>
   </si>
   <si>
     <t>1900</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CMC - Comissão de Mérito Comunitário</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/parecer_projeto_de_lei_n_18_-_04.06.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/parecer_projeto_de_lei_n_18_-_04.06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DE LEI N.º 18/2025</t>
   </si>
   <si>
     <t>1633</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_projeto_de_lei_n_19_-_21.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_projeto_de_lei_n_19_-_21.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 19</t>
   </si>
   <si>
     <t>1634</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_projeto_de_lei_n_20_-_28.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_projeto_de_lei_n_20_-_28.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 20</t>
   </si>
   <si>
     <t>1635</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/parecer_projeto_de_lei_n_21_-_28.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/parecer_projeto_de_lei_n_21_-_28.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 21</t>
   </si>
   <si>
     <t>1816</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_projeto_de_lei_n_22.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_projeto_de_lei_n_22.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 22/2025</t>
   </si>
   <si>
     <t>1636</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_projeto_de_lei_n_23_-_17.06.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_projeto_de_lei_n_23_-_17.06.2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE LEI N° 23</t>
   </si>
   <si>
     <t>1789</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_projeto_de_lei_n_24.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_projeto_de_lei_n_24.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 24/2025</t>
   </si>
   <si>
     <t>1790</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_projeto_de_lei_n_25.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_projeto_de_lei_n_25.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 25/2025</t>
   </si>
   <si>
     <t>1791</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_projeto_de_lei_n_26.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_projeto_de_lei_n_26.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 26/2025</t>
   </si>
   <si>
     <t>1792</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_projeto_de_lei_n_27.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_projeto_de_lei_n_27.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 27/2025</t>
   </si>
   <si>
     <t>1793</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_projeto_de_lei_n_28.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_projeto_de_lei_n_28.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 28/2025</t>
   </si>
   <si>
     <t>1794</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_projeto_de_lei_n_29.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_projeto_de_lei_n_29.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 29/2025</t>
   </si>
   <si>
     <t>1795</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_projeto_de_lei_n_30.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_projeto_de_lei_n_30.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 30/2025</t>
   </si>
   <si>
     <t>1796</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_projeto_de_lei_n_31.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_projeto_de_lei_n_31.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 31/202</t>
   </si>
   <si>
     <t>1797</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_projeto_de_lei_n_32.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_projeto_de_lei_n_32.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 32/2025</t>
   </si>
   <si>
     <t>1798</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_projeto_de_lei_n_33.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_projeto_de_lei_n_33.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 33/2025</t>
   </si>
   <si>
     <t>1901</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/parecer_projeto_de_lei_n_34.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/parecer_projeto_de_lei_n_34.pdf</t>
   </si>
   <si>
     <t>Comissões de Justiça e Redação e Finanças e Orçamento PROJETO 34-2025</t>
   </si>
   <si>
     <t>1799</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_projeto_de_lei_n_35.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_projeto_de_lei_n_35.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JU STIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 35/2025</t>
   </si>
   <si>
     <t>1800</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 36/2025</t>
   </si>
   <si>
     <t>1801</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_projeto_de_lei_n_37.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_projeto_de_lei_n_37.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JU STIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 37/2025</t>
   </si>
   <si>
     <t>1802</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_projeto_de_lei_n_38.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_projeto_de_lei_n_38.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 38/2025</t>
   </si>
   <si>
     <t>1803</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/parecer_projeto_de_lei_n_39.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/parecer_projeto_de_lei_n_39.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 39/2025</t>
   </si>
   <si>
     <t>1902</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_projeto_de_lei_n_40.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_projeto_de_lei_n_40.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 40/2025</t>
   </si>
   <si>
     <t>1804</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/parecer_projeto_de_lei_n_41.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/parecer_projeto_de_lei_n_41.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 41/2025</t>
   </si>
   <si>
     <t>1805</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/parecer_projeto_de_lei_n_42.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/parecer_projeto_de_lei_n_42.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JU STIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 42/2025</t>
   </si>
   <si>
     <t>1806</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/parecer_projeto_de_lei_n_43.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/parecer_projeto_de_lei_n_43.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 43/2025</t>
   </si>
   <si>
     <t>1807</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/parecer_projeto_de_lei_n_44.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/parecer_projeto_de_lei_n_44.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 44/2025</t>
   </si>
   <si>
     <t>1808</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/parecer_projeto_de_lei_n_45.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/parecer_projeto_de_lei_n_45.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 45/2025</t>
   </si>
   <si>
     <t>1809</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/parecer_projeto_de_lei_n_46.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/parecer_projeto_de_lei_n_46.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 46/2025</t>
   </si>
   <si>
     <t>1903</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_projeto_de_lei_n_48.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_projeto_de_lei_n_48.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JU STIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 48/2025</t>
   </si>
   <si>
     <t>1904</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_projeto_de_lei_n_50.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_projeto_de_lei_n_50.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 50/2025</t>
   </si>
   <si>
     <t>1905</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_projeto_de_lei_n_51.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_projeto_de_lei_n_51.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 51/2025</t>
   </si>
   <si>
     <t>1906</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_projeto_de_lei_n_52.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_projeto_de_lei_n_52.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE;JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 52/2025</t>
   </si>
   <si>
     <t>1907</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_projeto_de_lei_n_53.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_projeto_de_lei_n_53.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JU STIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 53/2025</t>
   </si>
   <si>
     <t>1908</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_projeto_de_lei_n_54.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_projeto_de_lei_n_54.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E F INANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 54/2025</t>
   </si>
   <si>
     <t>1909</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_projeto_de_lei_n_55.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_projeto_de_lei_n_55.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANEN TES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O, PROJETO DE LEI Nº 55/2025</t>
   </si>
   <si>
     <t>1910</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_projeto_de_lei_n_56.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_projeto_de_lei_n_56.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 56/2025</t>
   </si>
   <si>
     <t>1911</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/parecer_projeto_de_lei_n_57.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/parecer_projeto_de_lei_n_57.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O.PROJETO DE LEI Nº 57/2025</t>
   </si>
   <si>
     <t>1912</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/parecer_projeto_de_lei_n_58.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/parecer_projeto_de_lei_n_58.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO 58-2025</t>
   </si>
   <si>
     <t>1913</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/parecer_projeto_de_lei_n_59.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/parecer_projeto_de_lei_n_59.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 59/2025</t>
   </si>
   <si>
     <t>1914</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/parecer_projeto_de_lei_n_60.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/parecer_projeto_de_lei_n_60.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO 60-2025</t>
   </si>
   <si>
     <t>1915</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/parecer_projeto_de_lei_n_61.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/parecer_projeto_de_lei_n_61.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÃO PERMANENTE DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE LEI Nº 61/2025</t>
   </si>
   <si>
     <t>1916</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/parecer_projeto_de_lei_n_62.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/parecer_projeto_de_lei_n_62.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E FINANÇAS E ORÇAMENTOS SOBRE O PROJETO DE LEI Nº 62/2025</t>
   </si>
   <si>
     <t>1917</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CEHAS - Comissão de Educação, Higiene e Assistência Social, CFO - Comissão de Finanças e Orçamento</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/parecer_projeto_de_lei_n_65.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/parecer_projeto_de_lei_n_65.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO, FINANÇAS E ORÇAMENTOS, EDUCAÇÃO, HIGINE E ASSITÊNCIA SOCIAL SOBRE O PROJETO DE LEI Nº 65/2025</t>
   </si>
   <si>
     <t>1918</t>
   </si>
   <si>
     <t>CJR - Comissão de Justiça e Redação, CUOSP - Comissão de Urbanismo, Obras e Serviços Públicos</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/parecer_projeto_de_lei_n_66.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/parecer_projeto_de_lei_n_66.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E URBANISMO, OBRAS E SERVIÇOS PÚBLICOS SOBRE O PROJETO DE LEI Nº 66/2025</t>
   </si>
   <si>
     <t>1639</t>
   </si>
   <si>
     <t>PAEME</t>
   </si>
   <si>
     <t>Parecer Emenda</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1639/emenda_a_lei_organica_n_01_-_30.01.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1639/emenda_a_lei_organica_n_01_-_30.01.2025.pdf</t>
   </si>
   <si>
     <t>PARECER EMENDA A LEI ORGANICA N° 01</t>
   </si>
   <si>
     <t>1810</t>
   </si>
   <si>
     <t>PARES</t>
   </si>
   <si>
     <t>Parecer Resolução</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/parecer_projeto_de_resolucao_n_01.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/parecer_projeto_de_resolucao_n_01.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DE RESOLUÇÃO N° 01 - JUSTIÇA E REDAÇÃO</t>
   </si>
   <si>
     <t>1919</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/parecer_projeto_resolucao_n_02.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/parecer_projeto_resolucao_n_02.pdf</t>
   </si>
   <si>
     <t>PARECER DA COMISSÃO PERMANENTES DE JUSTIÇA E REDAÇÃO SOBRE O PROJETO DE RESOLUÇÃO Nº 02/2025</t>
   </si>
   <si>
     <t>1920</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_projeto_resolucao_n_03.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_projeto_resolucao_n_03.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO RESOLUÇÃO 03-2025</t>
   </si>
   <si>
     <t>1637</t>
   </si>
   <si>
     <t>PARDE</t>
   </si>
   <si>
     <t>Parecer Decreto</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_decreto_legislativo_n_01_-_19.03.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_decreto_legislativo_n_01_-_19.03.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DECRETO LEGISLATIVO N° 01</t>
   </si>
   <si>
     <t>1638</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_decreto_legislativo_n_02_-_05.05.2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_decreto_legislativo_n_02_-_05.05.2025.pdf</t>
   </si>
   <si>
     <t>PARECER DECRETO LEGISLATIVO N° 02</t>
   </si>
   <si>
     <t>1811</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/parecer_decreto_legislativo_n_03.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/parecer_decreto_legislativo_n_03.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DECRETO Nº 03/2025</t>
   </si>
   <si>
     <t>1812</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/parecer_decreto_legislativo_n_04.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/parecer_decreto_legislativo_n_04.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DECRETO Nº 04/2025</t>
   </si>
   <si>
     <t>1813</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/parecer_decreto_legislativo_n_05.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/parecer_decreto_legislativo_n_05.pdf</t>
   </si>
   <si>
     <t>PARECER DAS COMISSÕES PERMANENTES DE JUSTIÇA E REDAÇÃO E MÉRITO COMUNITÁRIO SOBRE O PROJETO DECRETO Nº 05/2025</t>
   </si>
   <si>
     <t>1921</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_decreto_legislativo_06-2025.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_decreto_legislativo_06-2025.pdf</t>
   </si>
   <si>
     <t>PARECER PROJETO DECRETO LEGISLATIVO 06-2025</t>
   </si>
   <si>
     <t>1489</t>
   </si>
   <si>
     <t>PELOM</t>
   </si>
   <si>
     <t>Proposta Emenda Lei Orgânica Município Lavrinhas</t>
   </si>
   <si>
     <t>CELMA ENFERMEIRA, ANGELITA FELIPE, BABI MOTORISTA</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/proposta_emenda_lei_organica_no_01_-_celma-angelita-babi.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/proposta_emenda_lei_organica_no_01_-_celma-angelita-babi.pdf</t>
   </si>
   <si>
     <t>ACRESCENTA O ARTIGO 100-A À LEI ORGÂNICA DO MUNICÍPIO DE LAVRINHAS/SP</t>
   </si>
   <si>
     <t>1497</t>
   </si>
   <si>
     <t>EMPEM</t>
   </si>
   <si>
     <t>Emenda à Proposta de Emenda à Lei Orgânica</t>
   </si>
   <si>
     <t>MATHEUS DA COSTA, JULIANA RODRIGUES, MATHEUS GUEDES</t>
   </si>
   <si>
-    <t>https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/emenda_no_01_proposta_emenda_lei_organica_no_01_-_matheus_costa_-_matheus_guedes_-_juliana.pdf</t>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/emenda_no_01_proposta_emenda_lei_organica_no_01_-_matheus_costa_-_matheus_guedes_-_juliana.pdf</t>
   </si>
   <si>
     <t>DÁ NOVA REDAÇÃO AO CAPUT DO ARTIGO 100-A E AOS §§ 1º, 2º, 3º, 4º E 7º DO ARTIGO 1º DA PROPOSTA DE EMENDA À LEI ORGÂNICA DO MUNICÍPIO DE LAVRINHAS Nº 01 (UM), DE 30 (TRINTA) DE JANEIRO DE 2025</t>
+  </si>
+  <si>
+    <t>2110</t>
+  </si>
+  <si>
+    <t>PORT</t>
+  </si>
+  <si>
+    <t>Portaria</t>
+  </si>
+  <si>
+    <t>Presidente</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/portaria_01-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 01-2025</t>
+  </si>
+  <si>
+    <t>2111</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/portaria_02-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 02-2025</t>
+  </si>
+  <si>
+    <t>2112</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/portaria_03-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 03-2025</t>
+  </si>
+  <si>
+    <t>2113</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/portaria_04-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 04-2025</t>
+  </si>
+  <si>
+    <t>2114</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/portaria_05-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 05-2025</t>
+  </si>
+  <si>
+    <t>2115</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/portaria_06-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 06-2025</t>
+  </si>
+  <si>
+    <t>2116</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/portaria_07-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 07-2025</t>
+  </si>
+  <si>
+    <t>2117</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/portaria_08-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 08-2025</t>
+  </si>
+  <si>
+    <t>2118</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/portaria_09-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 09-2025</t>
+  </si>
+  <si>
+    <t>2119</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/portaria_10-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 10-2025</t>
+  </si>
+  <si>
+    <t>2120</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/portaria_11-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 11-2025</t>
+  </si>
+  <si>
+    <t>2121</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/portaria_12-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 12-2025</t>
+  </si>
+  <si>
+    <t>2122</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/portaria_13-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 13-2025</t>
+  </si>
+  <si>
+    <t>2123</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/portaria_14-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 14-2025</t>
+  </si>
+  <si>
+    <t>2124</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/portaria_15-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 15-2025</t>
+  </si>
+  <si>
+    <t>2125</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/portaria_16-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 16-2025</t>
+  </si>
+  <si>
+    <t>2126</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/portaria_17-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 17-2025</t>
+  </si>
+  <si>
+    <t>2127</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/portaria_18-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 18-2025</t>
+  </si>
+  <si>
+    <t>2128</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/portaria_19-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 19-2025</t>
+  </si>
+  <si>
+    <t>2129</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/portaria_20-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 20-2025</t>
+  </si>
+  <si>
+    <t>2130</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/portaria_21-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 21-2025</t>
+  </si>
+  <si>
+    <t>2131</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/portaria_22-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 22-2025</t>
+  </si>
+  <si>
+    <t>2132</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/portaria_23-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 23-2025</t>
+  </si>
+  <si>
+    <t>2133</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/portaria_24-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 24-2025</t>
+  </si>
+  <si>
+    <t>2134</t>
+  </si>
+  <si>
+    <t>http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/portaria_25-2025.pdf</t>
+  </si>
+  <si>
+    <t>PORTARIA 25-2025</t>
   </si>
 </sst>
 </file>
 
 <file path=xl/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <styleSheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main">
   <fonts count="2">
     <font>
       <sz val="11"/>
       <color theme="1"/>
       <name val="Calibri"/>
       <family val="2"/>
       <scheme val="minor"/>
     </font>
     <font>
       <u/>
       <sz val="11"/>
       <color theme="10"/>
       <name val="Calibri"/>
       <family val="2"/>
     </font>
   </fonts>
   <fills count="2">
     <fill>
       <patternFill patternType="none"/>
@@ -6480,67 +6714,67 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_lei_01-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_lei_02-2025_-_ver._juliana_-_babi_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_lei_03-2025_-_ver._juliana_-_babi_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_lei_04-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_lei_05-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_lei_06-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_lei_07-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_lei_08-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/projeto_lei_09-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_lei_10-2025_-_ver._juliana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_lei_11-2025_-_ver._juliana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/projeto_lei_12-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_lei_13-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_lei_14-2025_-_ver._antonio_carlos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_lei_15-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_lei_16-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_lei_17-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_lei_18-2025_-_ver._cleber.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_lei_19-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_lei_20-2025_-_ver._celma.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_lei_21-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_lei_22-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_lei_23-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_lei_24-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/projeto_lei_25-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_lei_26-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/projeto_lei_27-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/projeto_lei_28-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_lei_29-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_lei_30-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_lei_31-2025_-_babi__angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/projeto_lei_32-2025_-_juliana_ocimara_babi_carlao_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_lei_33-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_lei_34-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_lei_35-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_lei_36-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/projeto_lei_37-2025_-_matheus_da_costa_e_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_lei_38-2025_-_matheus_guedes_matheus_da_costa_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_lei_39-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_lei_40-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/projeto_lei_41-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_lei_42-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_lei_43-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_lei_44-2025_-_carlao_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_lei_45-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_lei_46-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_lei_48-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_lei_49-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_lei_50-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_lei_51-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_lei_52-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_lei_53-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_lei_54-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_lei_55-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_56-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_57-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_lei_58-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_lei_59-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_lei_60-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_61-2025_-_ver._matheus_da_costa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_lei_62-2025_-_loa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_lei_65-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_lei_66-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/veto_integral_-_projeto_lei_46-2025_-_autografo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/projeto_decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_decreto_legislativo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_decreto_legislativo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_decreto_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/requerimento_01-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/requerimento_02-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_03-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_04-2025_cleber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_05-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_06-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_07-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_08-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/requerimento_09-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_10-2025_celma_antonio_carlos_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1641/requerimento_11-2025_celma_antonio_carlos_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1642/requerimento_12-2025__babi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/requerimento_13-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1643/requerimento_14-2025_cleber.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_15-2025_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/requerimento_16-2025_juliana_carlao_e_babi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/requerimento_17-2025_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_18-2025_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_19-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_20-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_21-2025_-_petrukio_babi_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_22-2025_-_babi_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_23-2025_-_babi_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_24-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_25-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_26-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_27-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_28-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_29-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_30-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_31-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_32-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_33-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_34-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_35-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_36-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_37-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_38-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_39-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_40-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_41-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_42-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_01-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_02-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_03-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_04-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_05-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_06-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_07-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_08-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_09-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_10-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_11-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_12-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_13-2025_-_ocimara_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_14-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_15-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_16-2025_-_cleber_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_17-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_18-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_19-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_20-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_21-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_22-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_23-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_24-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_25-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_26-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_27-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_28-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_29-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_30-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_31-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_32-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_33-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_34-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_35-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_36-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_37-2025_-_celma_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_38-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_39-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_40-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_41-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_42-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_43-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_44-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_45-2025_-_carlao_juliana_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_46-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_47-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_48-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_49-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_50-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_51-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_52-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_53-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_54-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_55-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_56-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_57-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_58-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_59-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_60-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_61-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_62-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_63-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_64-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_65-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_66-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_67-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_68-2025_-_juliana_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_69-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_70-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_71-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_72-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_73-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_74-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_75-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_76-2025_-_ocimara_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_77-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_78-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_79-2025_-._matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_80-2025_-_carlao_cleber_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_81-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_82-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_83-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_84-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_85-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_86-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_87-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_88-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_89-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_90-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_91-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_92-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_93-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_94-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_95-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_96-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_97-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_98-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_99-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_100-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_101-2025_-_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_102-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_103-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_104-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_105-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_106-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_107-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_108-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_109-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_110-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_111-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_112-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_113-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_114-2025_-_juliana_celma_babi_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_115-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_116-2025_-_juliana_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_117-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_118-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_119-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_120-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_121-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_122-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_123-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_124-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_125-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_126-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_127-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_128-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_129-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_130-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_131-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_132-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_133-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_134-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_135-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_136-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_137-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_138-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_139-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_140-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_141-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_142-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_143-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_144-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_145-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_146-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_147-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_148-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_149-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_150-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_152-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_153-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_154-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_155-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_156-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_157-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_158-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_159-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_160-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_161-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_162-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_163-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_164-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_165-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_166-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_167-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_168-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_169-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_170-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_171-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_172-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_173-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_174-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_175-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_176-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_177-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_178-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_179-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_180-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_181-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_182-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_183-2025_-_matheus_costa_carlao_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_184-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_185-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_n_186-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_n_187-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_n_188-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_n_189-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_n_190-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_n_191-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_n_192-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_n_193-2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_n_194-2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_n_195-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_n_196-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_n_197-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_n_198-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_n_199-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_n_200-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_n_201-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_n_202-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_203-2025_-_carlao_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_204-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_205-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_206-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_207-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_208-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_209-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_210-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_211-2025_-_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_212-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_213-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_214-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_215-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_216-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/ind_217-2025-_petrukio_e_celma.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/ind_218-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/ind_219-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/ind_220-2025_-_petrukio_e_celma.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/ind_221-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/ind_222-2025_-_petrukio_e_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/ind_223-2025_-_petrukio_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/ind_224-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/ind_225-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/ind_226-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/ind_227-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/ind_228-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_229-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_230-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/ind_231-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/ind_232-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_233-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/ind_234-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/ind_235-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/ind_236-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/ind_237-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/ind_238-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_239-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/ind_240-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_241-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_242-2025_-_cleber_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/ind_243-2025_-_cleber_carlao_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/ind_244-2025_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_245-2025_-_ju_e_celma.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_246-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_247-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_248-2025_-_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_249-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_250-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_251-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_252-2025_-_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_253-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/ind_254-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/ind_255-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/ind_256-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/ind_257-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/ind_258-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/ind_259-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/ind_260-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/ind_261-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_262-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/ind_263-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_264-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_265-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_266-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_267-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/ind_268-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_269-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_270-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_271-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_272-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/ind_273-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_274-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_275-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_276-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_277-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_278-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/ind_279-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_280-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_281-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_282-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/ind_283-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_284-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/ind_285-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/ind_286-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/ind_287-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_288-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_289-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_290-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_291-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_292-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_293-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_294-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_295-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_296-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_297-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_298-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_299-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_300-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_301-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/ind_302-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_303-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_304-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_305-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_306-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_307-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_308-2025_-juliana.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_309-2025_-juliana.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_310-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/ind_311-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/ind_312-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/ind_313-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/ind_314-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/ind_315-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/ind_316-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_317-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/ind_318-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/ind_319-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/ind_320-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_321-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_322-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_323-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_324-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_325-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/mocao_01_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/mocao_02-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1575/mocao_03-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_04-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/mocao_05-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_06-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/mocao_07-2025_-_ocimara-angelita-carlao-cleber-matheuscosta-matheusguedes.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_08-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_09-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/mocao_10-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_11-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/mocao_12-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/mocao_13-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_15-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/mocao_17-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/mocao_18-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/mocao_19-2025_-_angelita_babi_carlao_ju_cleber_matheus_costa_matheus_guedes_e_celma.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/mocao_20-2025_-__babi_angelita_e__ju.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/mocao_21-2025_-__ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_22-2025_-__ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/mocao_23-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/mocao_24-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/mocao_25-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/mocao_26-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/mocao_27-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_projeto_de_lei_n_01_-_15.01.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_projeto_de_lei_n_02_-_05.02.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_projeto_de_lei_n_03_-_05.02.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_projeto_de_lei_n_05_-_14.02.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_projeto_de_lei_n_06_-_18.02.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_projeto_de_lei_n_07_-_18.02.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_projeto_de_lei_n_08_-_17.03.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_projeto_de_lei_n_09_-_17.03.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_projeto_de_lei_n_10_-_04.04.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_projeto_de_lei_n_11_-_04.05.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_projeto_de_lei_n_12_-_11.04.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/parecer_projeto_de_lei_n_13_-_23.04.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_projeto_de_lei_n_14_-_30.04.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_projeto_de_lei_n_15_-_30.04.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_projeto_de_lei_n_16_-_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_projeto_de_lei_n_17_-_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/parecer_projeto_de_lei_n_18_-_04.06.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_projeto_de_lei_n_19_-_21.05.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_projeto_de_lei_n_20_-_28.05.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/parecer_projeto_de_lei_n_21_-_28.05.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_projeto_de_lei_n_23_-_17.06.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_projeto_de_lei_n_24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_projeto_de_lei_n_25.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_projeto_de_lei_n_31.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_projeto_de_lei_n_32.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_projeto_de_lei_n_33.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/parecer_projeto_de_lei_n_34.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_projeto_de_lei_n_35.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_projeto_de_lei_n_37.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/parecer_projeto_de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_projeto_de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/parecer_projeto_de_lei_n_41.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/parecer_projeto_de_lei_n_42.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/parecer_projeto_de_lei_n_43.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/parecer_projeto_de_lei_n_44.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/parecer_projeto_de_lei_n_45.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/parecer_projeto_de_lei_n_46.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_projeto_de_lei_n_48.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_projeto_de_lei_n_50.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_projeto_de_lei_n_51.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_projeto_de_lei_n_52.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_projeto_de_lei_n_53.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_projeto_de_lei_n_55.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_projeto_de_lei_n_56.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/parecer_projeto_de_lei_n_57.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/parecer_projeto_de_lei_n_58.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/parecer_projeto_de_lei_n_59.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/parecer_projeto_de_lei_n_60.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/parecer_projeto_de_lei_n_61.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/parecer_projeto_de_lei_n_62.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/parecer_projeto_de_lei_n_65.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/parecer_projeto_de_lei_n_66.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1639/emenda_a_lei_organica_n_01_-_30.01.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/parecer_projeto_de_resolucao_n_01.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/parecer_projeto_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_projeto_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_decreto_legislativo_n_01_-_19.03.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_decreto_legislativo_n_02_-_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/parecer_decreto_legislativo_n_03.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/parecer_decreto_legislativo_n_04.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/parecer_decreto_legislativo_n_05.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/proposta_emenda_lei_organica_no_01_-_celma-angelita-babi.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/emenda_no_01_proposta_emenda_lei_organica_no_01_-_matheus_costa_-_matheus_guedes_-_juliana.pdf" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1490/projeto_lei_01-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1591/projeto_lei_02-2025_-_ver._juliana_-_babi_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1592/projeto_lei_03-2025_-_ver._juliana_-_babi_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1491/projeto_lei_04-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1492/projeto_lei_05-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1493/projeto_lei_06-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1494/projeto_lei_07-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1495/projeto_lei_08-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1496/projeto_lei_09-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1594/projeto_lei_10-2025_-_ver._juliana.pdf" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1595/projeto_lei_11-2025_-_ver._juliana.pdf" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1596/projeto_lei_12-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1735/projeto_lei_13-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1597/projeto_lei_14-2025_-_ver._antonio_carlos_ribeiro.pdf" TargetMode="External"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1500/projeto_lei_15-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1593/projeto_lei_16-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1598/projeto_lei_17-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1599/projeto_lei_18-2025_-_ver._cleber.pdf" TargetMode="External"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1600/projeto_lei_19-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1601/projeto_lei_20-2025_-_ver._celma.pdf" TargetMode="External"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1602/projeto_lei_21-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1723/projeto_lei_22-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1603/projeto_lei_23-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1648/projeto_lei_24-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1649/projeto_lei_25-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1650/projeto_lei_26-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1706/projeto_lei_27-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1707/projeto_lei_28-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1708/projeto_lei_29-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1709/projeto_lei_30-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1710/projeto_lei_31-2025_-_babi__angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1711/projeto_lei_32-2025_-_juliana_ocimara_babi_carlao_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1712/projeto_lei_33-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1713/projeto_lei_34-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1714/projeto_lei_35-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1715/projeto_lei_36-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1716/projeto_lei_37-2025_-_matheus_da_costa_e_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1717/projeto_lei_38-2025_-_matheus_guedes_matheus_da_costa_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1718/projeto_lei_39-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1724/projeto_lei_40-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1719/projeto_lei_41-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1720/projeto_lei_42-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1722/projeto_lei_43-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1725/projeto_lei_44-2025_-_carlao_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1726/projeto_lei_45-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1727/projeto_lei_46-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1728/projeto_lei_48-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1729/projeto_lei_49-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1730/projeto_lei_50-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1731/projeto_lei_51-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1732/projeto_lei_52-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1733/projeto_lei_53-2025_-_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1734/projeto_lei_54-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1837/projeto_lei_55-2025_-_mesa_diretora.pdf" TargetMode="External"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1838/projeto_lei_56-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1839/projeto_lei_57-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1840/projeto_lei_58-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1841/projeto_lei_59-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1842/projeto_lei_60-2025_-_ver._juliana_-_angelita_-_babi.pdf" TargetMode="External"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1843/projeto_lei_61-2025_-_ver._matheus_da_costa.pdf" TargetMode="External"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1844/projeto_lei_62-2025_-_loa_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1845/projeto_lei_65-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1846/projeto_lei_66-2025_-_executivo.pdf" TargetMode="External"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1922/veto_integral_-_projeto_lei_46-2025_-_autografo_41-2025.pdf" TargetMode="External"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1498/projeto_decreto_legislativo_01-2025.pdf" TargetMode="External"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1605/projeto_decreto_legislativo_02-2025.pdf" TargetMode="External"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1786/projeto_decreto_legislativo_03-2025.pdf" TargetMode="External"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1787/projeto_decreto_legislativo_04-2025.pdf" TargetMode="External"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1788/projeto_decreto_legislativo_05-2025.pdf" TargetMode="External"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1923/projeto_decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1604/projeto_resolucao_01-2025.pdf" TargetMode="External"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1835/projeto_resolucao_02-2025.pdf" TargetMode="External"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1836/projeto_resolucao_03-2025.pdf" TargetMode="External"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1485/requerimento_01-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1486/requerimento_02-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1487/requerimento_03-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1488/requerimento_04-2025_cleber.pdf" TargetMode="External"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1583/requerimento_05-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1586/requerimento_06-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1587/requerimento_07-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1588/requerimento_08-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1589/requerimento_09-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1640/requerimento_10-2025_celma_antonio_carlos_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1641/requerimento_11-2025_celma_antonio_carlos_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1642/requerimento_12-2025__babi.pdf" TargetMode="External"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1590/requerimento_13-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1643/requerimento_14-2025_cleber.pdf" TargetMode="External"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1644/requerimento_15-2025_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1645/requerimento_16-2025_juliana_carlao_e_babi.pdf" TargetMode="External"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1646/requerimento_17-2025_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1647/requerimento_18-2025_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1817/requerimento_19-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1818/requerimento_20-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1819/requerimento_21-2025_-_petrukio_babi_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1820/requerimento_22-2025_-_babi_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1821/requerimento_23-2025_-_babi_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1822/requerimento_24-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1823/requerimento_25-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1824/requerimento_26-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1825/requerimento_27-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1826/requerimento_28-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1827/requerimento_29-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1828/requerimento_30-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1829/requerimento_31-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1830/requerimento_32-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1831/requerimento_33-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1832/requerimento_34-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1833/requerimento_35-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1834/requerimento_36-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1894/requerimento_37-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1895/requerimento_38-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1896/requerimento_39-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1897/requerimento_40-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1898/requerimento_41-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1899/requerimento_42-2025_celma.pdf" TargetMode="External"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1385/indicacao_01-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1386/indicacao_02-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1387/indicacao_03-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1388/indicacao_04-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1482/indicacao_05-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1389/indicacao_06-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1390/indicacao_07-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1391/indicacao_08-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1392/indicacao_09-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1393/indicacao_10-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1394/indicacao_11-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1395/indicacao_12-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1396/indicacao_13-2025_-_ocimara_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1397/indicacao_14-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1398/indicacao_15-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1399/indicacao_16-2025_-_cleber_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1400/indicacao_17-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1401/indicacao_18-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1402/indicacao_19-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1403/indicacao_20-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1404/indicacao_21-2025_-_juliana_angelita_celma_e_babi.pdf" TargetMode="External"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1405/indicacao_22-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1406/indicacao_23-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1407/indicacao_24-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1408/indicacao_25-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1409/indicacao_26-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1410/indicacao_27-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1411/indicacao_28-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1412/indicacao_29-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1413/indicacao_30-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1414/indicacao_31-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1415/indicacao_32-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1416/indicacao_33-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1417/indicacao_34-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1418/indicacao_35-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1419/indicacao_36-2025_-_celma_juliana_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1420/indicacao_37-2025_-_celma_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1421/indicacao_38-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1422/indicacao_39-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1423/indicacao_40-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1424/indicacao_41-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1425/indicacao_42-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1426/indicacao_43-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1427/indicacao_44-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1428/indicacao_45-2025_-_carlao_juliana_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1429/indicacao_46-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1430/indicacao_47-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1431/indicacao_48-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1432/indicacao_49-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1433/indicacao_50-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1434/indicacao_51-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1435/indicacao_52-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1436/indicacao_53-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1437/indicacao_54-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1438/indicacao_55-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1439/indicacao_56-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1440/indicacao_57-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1441/indicacao_58-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1442/indicacao_59-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1443/indicacao_60-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1444/indicacao_61-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1445/indicacao_62-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1446/indicacao_63-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1447/indicacao_64-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1448/indicacao_65-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1449/indicacao_66-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1450/indicacao_67-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1451/indicacao_68-2025_-_juliana_e_carlao.pdf" TargetMode="External"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1452/indicacao_69-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1453/indicacao_70-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1454/indicacao_71-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1455/indicacao_72-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1456/indicacao_73-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1457/indicacao_74-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1458/indicacao_75-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1459/indicacao_76-2025_-_ocimara_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1460/indicacao_77-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1461/indicacao_78-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1462/indicacao_79-2025_-._matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId196" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1463/indicacao_80-2025_-_carlao_cleber_e_ocimara.pdf" TargetMode="External"/><Relationship Id="rId197" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1464/indicacao_81-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId198" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1465/indicacao_82-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId199" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1466/indicacao_83-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId200" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1467/indicacao_84-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId201" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1468/indicacao_85-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId202" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1469/indicacao_86-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId203" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1470/indicacao_87-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId204" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1471/indicacao_88-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId205" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1472/indicacao_89-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId206" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1473/indicacao_90-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId207" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1474/indicacao_91-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId208" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1475/indicacao_92-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId209" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1476/indicacao_93-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId210" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1477/indicacao_94-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId211" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1478/indicacao_95-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId212" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1479/indicacao_96-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId213" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1480/indicacao_97-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId214" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1481/indicacao_98-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId215" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1483/indicacao_99-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId216" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1484/indicacao_100-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId217" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1501/indicacao_101-2025_-_angelita_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId218" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1502/indicacao_102-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId219" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1503/indicacao_103-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId220" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1504/indicacao_104-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId221" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1505/indicacao_105-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId222" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1506/indicacao_106-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId223" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1507/indicacao_107-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId224" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1508/indicacao_108-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId225" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1509/indicacao_109-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId226" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1510/indicacao_110-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId227" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1511/indicacao_111-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId228" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1512/indicacao_112-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId229" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1513/indicacao_113-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId230" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1514/indicacao_114-2025_-_juliana_celma_babi_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId231" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1515/indicacao_115-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId232" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1516/indicacao_116-2025_-_juliana_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId233" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1517/indicacao_117-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId234" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1518/indicacao_118-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId235" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1519/indicacao_119-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId236" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1520/indicacao_120-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId237" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1521/indicacao_121-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId238" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1522/indicacao_122-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId239" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1523/indicacao_123-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId240" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1524/indicacao_124-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId241" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1525/indicacao_125-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId242" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1526/indicacao_126-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId243" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1527/indicacao_127-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId244" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1528/indicacao_128-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId245" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1529/indicacao_129-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId246" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1530/indicacao_130-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId247" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1531/indicacao_131-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId248" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1532/indicacao_132-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId249" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1533/indicacao_133-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId250" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1534/indicacao_134-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId251" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1535/indicacao_135-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId252" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1536/indicacao_136-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId253" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1537/indicacao_137-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId254" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1538/indicacao_138-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId255" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1539/indicacao_139-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId256" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1540/indicacao_140-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId257" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1541/indicacao_141-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId258" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1542/indicacao_142-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId259" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1543/indicacao_143-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId260" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1544/indicacao_144-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId261" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1545/indicacao_145-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId262" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1546/indicacao_146-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId263" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1547/indicacao_147-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId264" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1548/indicacao_148-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId265" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1549/indicacao_149-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId266" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1550/indicacao_150-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId267" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId268" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1552/indicacao_152-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId269" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1553/indicacao_153-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId270" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1554/indicacao_154-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId271" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1555/indicacao_155-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId272" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1556/indicacao_156-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId273" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1557/indicacao_157-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId274" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1558/indicacao_158-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId275" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1559/indicacao_159-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId276" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1560/indicacao_160-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId277" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1561/indicacao_161-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId278" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1562/indicacao_162-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId279" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1563/indicacao_163-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId280" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1564/indicacao_164-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId281" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1565/indicacao_165-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId282" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1566/indicacao_166-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId283" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1567/indicacao_167-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId284" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1568/indicacao_168-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId285" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1569/indicacao_169-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId286" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1570/indicacao_170-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId287" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1571/indicacao_171-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId288" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1572/indicacao_172-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId289" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1573/indicacao_173-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId290" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1607/indicacao_174-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId291" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1608/indicacao_175-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId292" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1609/indicacao_176-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId293" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1610/indicacao_177-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId294" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1611/indicacao_178-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId295" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1612/indicacao_179-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId296" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1613/indicacao_180-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId297" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1614/indicacao_181-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId298" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1615/indicacao_182-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId299" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1616/indicacao_183-2025_-_matheus_costa_carlao_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId300" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1617/indicacao_184-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId301" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1618/indicacao_185-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId302" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1652/indicacao_n_186-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId303" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1653/indicacao_n_187-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId304" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1654/indicacao_n_188-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId305" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1663/indicacao_n_189-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId306" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1655/indicacao_n_190-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId307" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1656/indicacao_n_191-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId308" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1657/indicacao_n_192-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId309" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1658/indicacao_n_193-2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId310" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1659/indicacao_n_194-2025_-_flavio.pdf" TargetMode="External"/><Relationship Id="rId311" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1660/indicacao_n_195-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId312" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1661/indicacao_n_196-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId313" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1662/indicacao_n_197-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId314" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1664/indicacao_n_198-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId315" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1665/indicacao_n_199-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId316" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1666/indicacao_n_200-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId317" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1667/indicacao_n_201-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId318" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1668/indicacao_n_202-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId319" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1669/indicacao_203-2025_-_carlao_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId320" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1670/indicacao_204-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId321" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1671/indicacao_205-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId322" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1672/indicacao_206-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId323" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1673/indicacao_207-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId324" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1674/indicacao_208-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId325" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1675/indicacao_209-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId326" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1676/indicacao_210-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId327" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1677/indicacao_211-2025_-_juliana_e_babi.pdf" TargetMode="External"/><Relationship Id="rId328" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1678/indicacao_212-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId329" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1679/indicacao_213-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId330" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1680/indicacao_214-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId331" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1681/indicacao_215-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId332" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1682/indicacao_216-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId333" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1683/ind_217-2025-_petrukio_e_celma.pdf" TargetMode="External"/><Relationship Id="rId334" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1684/ind_218-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId335" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1685/ind_219-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId336" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1686/ind_220-2025_-_petrukio_e_celma.pdf" TargetMode="External"/><Relationship Id="rId337" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1687/ind_221-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId338" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1688/ind_222-2025_-_petrukio_e_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId339" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1689/ind_223-2025_-_petrukio_e_juliana.pdf" TargetMode="External"/><Relationship Id="rId340" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1690/ind_224-2025_-_petrukio.pdf" TargetMode="External"/><Relationship Id="rId341" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1691/ind_225-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId342" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1692/ind_226-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId343" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1693/ind_227-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId344" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1694/ind_228-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId345" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1695/ind_229-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId346" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1696/ind_230-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId347" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1697/ind_231-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId348" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1698/ind_232-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId349" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1699/ind_233-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId350" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1700/ind_234-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId351" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1701/ind_235-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId352" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1702/ind_236-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId353" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1703/ind_237-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId354" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1704/ind_238-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId355" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1705/ind_239-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId356" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1736/ind_240-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId357" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1737/ind_241-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId358" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1738/ind_242-2025_-_cleber_e_angelita.pdf" TargetMode="External"/><Relationship Id="rId359" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1739/ind_243-2025_-_cleber_carlao_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId360" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1740/ind_244-2025_-_ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId361" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1741/ind_245-2025_-_ju_e_celma.pdf" TargetMode="External"/><Relationship Id="rId362" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1742/ind_246-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId363" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1743/ind_247-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId364" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1744/ind_248-2025_-_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId365" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1745/ind_249-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId366" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1746/ind_250-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId367" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1747/ind_251-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId368" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1748/ind_252-2025_-_angelita_e_cleber.pdf" TargetMode="External"/><Relationship Id="rId369" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1749/ind_253-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId370" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1750/ind_254-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId371" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1751/ind_255-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId372" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1752/ind_256-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId373" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1753/ind_257-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId374" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1754/ind_258-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId375" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1755/ind_259-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId376" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1756/ind_260-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId377" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1757/ind_261-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId378" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1758/ind_262-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId379" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1759/ind_263-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId380" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1760/ind_264-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId381" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1761/ind_265-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId382" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1762/ind_266-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId383" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1763/ind_267-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId384" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1764/ind_268-2025_-_ocimara.pdf" TargetMode="External"/><Relationship Id="rId385" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1765/ind_269-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId386" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1766/ind_270-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId387" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1767/ind_271-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId388" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1768/ind_272-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId389" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1769/ind_273-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId390" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1770/ind_274-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId391" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1771/ind_275-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId392" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1772/ind_276-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId393" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1773/ind_277-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId394" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1774/ind_278-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId395" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1775/ind_279-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId396" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1776/ind_280-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId397" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1777/ind_281-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId398" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1778/ind_282-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId399" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1779/ind_283-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId400" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1780/ind_284-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId401" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1781/ind_285-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId402" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1782/ind_286-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId403" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1847/ind_287-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId404" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1848/ind_288-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId405" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1849/ind_289-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId406" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1850/ind_290-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId407" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1851/ind_291-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId408" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1852/ind_292-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId409" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1853/ind_293-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId410" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1854/ind_294-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId411" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1855/ind_295-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId412" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1856/ind_296-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId413" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1857/ind_297-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId414" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1858/ind_298-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId415" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1859/ind_299-2025_-_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId416" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1860/ind_300-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId417" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1861/ind_301-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId418" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1862/ind_302-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId419" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1863/ind_303-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId420" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1864/ind_304-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId421" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1865/ind_305-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId422" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1866/ind_306-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId423" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1867/ind_307-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId424" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1868/ind_308-2025_-juliana.pdf" TargetMode="External"/><Relationship Id="rId425" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1869/ind_309-2025_-juliana.pdf" TargetMode="External"/><Relationship Id="rId426" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1870/ind_310-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId427" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1871/ind_311-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId428" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1872/ind_312-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId429" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1873/ind_313-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId430" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1874/ind_314-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId431" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1875/ind_315-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId432" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1876/ind_316-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId433" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1877/ind_317-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId434" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1878/ind_318-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId435" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1879/ind_319-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId436" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1880/ind_320-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId437" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1881/ind_321-2025_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId438" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1882/ind_322-2025_-_matheus_guedes.pdf" TargetMode="External"/><Relationship Id="rId439" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1883/ind_323-2025_-_matheus_guedes_e_matheus_costa.pdf" TargetMode="External"/><Relationship Id="rId440" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1884/ind_324-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId441" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1885/ind_325-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId442" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1499/mocao_01_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId443" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1574/mocao_02-2025_-_angelita.pdf" TargetMode="External"/><Relationship Id="rId444" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1575/mocao_03-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId445" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1576/mocao_04-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId446" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1577/mocao_05-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId447" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1606/mocao_06-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId448" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1578/mocao_07-2025_-_ocimara-angelita-carlao-cleber-matheuscosta-matheusguedes.pdf" TargetMode="External"/><Relationship Id="rId449" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1579/mocao_08-2025_-_carlao.pdf" TargetMode="External"/><Relationship Id="rId450" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1580/mocao_09-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId451" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1581/mocao_10-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId452" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1582/mocao_11-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId453" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1584/mocao_12-2025_-_todos_vereadores.pdf" TargetMode="External"/><Relationship Id="rId454" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1585/mocao_13-2025_-_celma.pdf" TargetMode="External"/><Relationship Id="rId455" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1651/mocao_15-2025_-_babi.pdf" TargetMode="External"/><Relationship Id="rId456" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1783/mocao_17-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId457" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1784/mocao_18-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId458" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1785/mocao_19-2025_-_angelita_babi_carlao_ju_cleber_matheus_costa_matheus_guedes_e_celma.pdf" TargetMode="External"/><Relationship Id="rId459" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1886/mocao_20-2025_-__babi_angelita_e__ju.pdf" TargetMode="External"/><Relationship Id="rId460" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1887/mocao_21-2025_-__ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId461" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1888/mocao_22-2025_-__ju_angelita_e_babi.pdf" TargetMode="External"/><Relationship Id="rId462" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1889/mocao_23-2025_-_cleber.pdf" TargetMode="External"/><Relationship Id="rId463" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1890/mocao_24-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId464" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1891/mocao_25-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId465" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1892/mocao_26-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId466" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1893/mocao_27-2025_-_todos.pdf" TargetMode="External"/><Relationship Id="rId467" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1619/parecer_projeto_de_lei_n_01_-_15.01.2025.pdf" TargetMode="External"/><Relationship Id="rId468" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1620/parecer_projeto_de_lei_n_02_-_05.02.2025.pdf" TargetMode="External"/><Relationship Id="rId469" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1621/parecer_projeto_de_lei_n_03_-_05.02.2025.pdf" TargetMode="External"/><Relationship Id="rId470" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1622/parecer_projeto_de_lei_n_05_-_14.02.2025.pdf" TargetMode="External"/><Relationship Id="rId471" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1623/parecer_projeto_de_lei_n_06_-_18.02.2025.pdf" TargetMode="External"/><Relationship Id="rId472" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1624/parecer_projeto_de_lei_n_07_-_18.02.2025.pdf" TargetMode="External"/><Relationship Id="rId473" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1625/parecer_projeto_de_lei_n_08_-_17.03.2025.pdf" TargetMode="External"/><Relationship Id="rId474" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1626/parecer_projeto_de_lei_n_09_-_17.03.2025.pdf" TargetMode="External"/><Relationship Id="rId475" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1627/parecer_projeto_de_lei_n_10_-_04.04.2025.pdf" TargetMode="External"/><Relationship Id="rId476" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1628/parecer_projeto_de_lei_n_11_-_04.05.2025.pdf" TargetMode="External"/><Relationship Id="rId477" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1629/parecer_projeto_de_lei_n_12_-_11.04.2025.pdf" TargetMode="External"/><Relationship Id="rId478" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1814/parecer_projeto_de_lei_n_13_-_23.04.2025.pdf" TargetMode="External"/><Relationship Id="rId479" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1630/parecer_projeto_de_lei_n_14_-_30.04.2025.pdf" TargetMode="External"/><Relationship Id="rId480" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1815/parecer_projeto_de_lei_n_15_-_30.04.2025.pdf" TargetMode="External"/><Relationship Id="rId481" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1631/parecer_projeto_de_lei_n_16_-_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId482" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1632/parecer_projeto_de_lei_n_17_-_15.05.2025.pdf" TargetMode="External"/><Relationship Id="rId483" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1900/parecer_projeto_de_lei_n_18_-_04.06.2025.pdf" TargetMode="External"/><Relationship Id="rId484" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1633/parecer_projeto_de_lei_n_19_-_21.05.2025.pdf" TargetMode="External"/><Relationship Id="rId485" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1634/parecer_projeto_de_lei_n_20_-_28.05.2025.pdf" TargetMode="External"/><Relationship Id="rId486" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1635/parecer_projeto_de_lei_n_21_-_28.05.2025.pdf" TargetMode="External"/><Relationship Id="rId487" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1816/parecer_projeto_de_lei_n_22.pdf" TargetMode="External"/><Relationship Id="rId488" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1636/parecer_projeto_de_lei_n_23_-_17.06.2025.pdf" TargetMode="External"/><Relationship Id="rId489" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1789/parecer_projeto_de_lei_n_24.pdf" TargetMode="External"/><Relationship Id="rId490" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1790/parecer_projeto_de_lei_n_25.pdf" TargetMode="External"/><Relationship Id="rId491" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1791/parecer_projeto_de_lei_n_26.pdf" TargetMode="External"/><Relationship Id="rId492" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1792/parecer_projeto_de_lei_n_27.pdf" TargetMode="External"/><Relationship Id="rId493" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1793/parecer_projeto_de_lei_n_28.pdf" TargetMode="External"/><Relationship Id="rId494" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1794/parecer_projeto_de_lei_n_29.pdf" TargetMode="External"/><Relationship Id="rId495" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1795/parecer_projeto_de_lei_n_30.pdf" TargetMode="External"/><Relationship Id="rId496" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1796/parecer_projeto_de_lei_n_31.pdf" TargetMode="External"/><Relationship Id="rId497" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1797/parecer_projeto_de_lei_n_32.pdf" TargetMode="External"/><Relationship Id="rId498" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1798/parecer_projeto_de_lei_n_33.pdf" TargetMode="External"/><Relationship Id="rId499" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1901/parecer_projeto_de_lei_n_34.pdf" TargetMode="External"/><Relationship Id="rId500" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1799/parecer_projeto_de_lei_n_35.pdf" TargetMode="External"/><Relationship Id="rId501" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/" TargetMode="External"/><Relationship Id="rId502" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1801/parecer_projeto_de_lei_n_37.pdf" TargetMode="External"/><Relationship Id="rId503" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1802/parecer_projeto_de_lei_n_38.pdf" TargetMode="External"/><Relationship Id="rId504" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1803/parecer_projeto_de_lei_n_39.pdf" TargetMode="External"/><Relationship Id="rId505" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1902/parecer_projeto_de_lei_n_40.pdf" TargetMode="External"/><Relationship Id="rId506" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1804/parecer_projeto_de_lei_n_41.pdf" TargetMode="External"/><Relationship Id="rId507" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1805/parecer_projeto_de_lei_n_42.pdf" TargetMode="External"/><Relationship Id="rId508" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1806/parecer_projeto_de_lei_n_43.pdf" TargetMode="External"/><Relationship Id="rId509" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1807/parecer_projeto_de_lei_n_44.pdf" TargetMode="External"/><Relationship Id="rId510" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1808/parecer_projeto_de_lei_n_45.pdf" TargetMode="External"/><Relationship Id="rId511" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1809/parecer_projeto_de_lei_n_46.pdf" TargetMode="External"/><Relationship Id="rId512" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1903/parecer_projeto_de_lei_n_48.pdf" TargetMode="External"/><Relationship Id="rId513" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1904/parecer_projeto_de_lei_n_50.pdf" TargetMode="External"/><Relationship Id="rId514" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1905/parecer_projeto_de_lei_n_51.pdf" TargetMode="External"/><Relationship Id="rId515" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1906/parecer_projeto_de_lei_n_52.pdf" TargetMode="External"/><Relationship Id="rId516" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1907/parecer_projeto_de_lei_n_53.pdf" TargetMode="External"/><Relationship Id="rId517" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1908/parecer_projeto_de_lei_n_54.pdf" TargetMode="External"/><Relationship Id="rId518" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1909/parecer_projeto_de_lei_n_55.pdf" TargetMode="External"/><Relationship Id="rId519" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1910/parecer_projeto_de_lei_n_56.pdf" TargetMode="External"/><Relationship Id="rId520" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1911/parecer_projeto_de_lei_n_57.pdf" TargetMode="External"/><Relationship Id="rId521" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1912/parecer_projeto_de_lei_n_58.pdf" TargetMode="External"/><Relationship Id="rId522" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1913/parecer_projeto_de_lei_n_59.pdf" TargetMode="External"/><Relationship Id="rId523" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1914/parecer_projeto_de_lei_n_60.pdf" TargetMode="External"/><Relationship Id="rId524" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1915/parecer_projeto_de_lei_n_61.pdf" TargetMode="External"/><Relationship Id="rId525" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1916/parecer_projeto_de_lei_n_62.pdf" TargetMode="External"/><Relationship Id="rId526" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1917/parecer_projeto_de_lei_n_65.pdf" TargetMode="External"/><Relationship Id="rId527" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1918/parecer_projeto_de_lei_n_66.pdf" TargetMode="External"/><Relationship Id="rId528" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1639/emenda_a_lei_organica_n_01_-_30.01.2025.pdf" TargetMode="External"/><Relationship Id="rId529" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1810/parecer_projeto_de_resolucao_n_01.pdf" TargetMode="External"/><Relationship Id="rId530" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1919/parecer_projeto_resolucao_n_02.pdf" TargetMode="External"/><Relationship Id="rId531" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1920/parecer_projeto_resolucao_n_03.pdf" TargetMode="External"/><Relationship Id="rId532" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1637/parecer_decreto_legislativo_n_01_-_19.03.2025.pdf" TargetMode="External"/><Relationship Id="rId533" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1638/parecer_decreto_legislativo_n_02_-_05.05.2025.pdf" TargetMode="External"/><Relationship Id="rId534" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1811/parecer_decreto_legislativo_n_03.pdf" TargetMode="External"/><Relationship Id="rId535" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1812/parecer_decreto_legislativo_n_04.pdf" TargetMode="External"/><Relationship Id="rId536" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1813/parecer_decreto_legislativo_n_05.pdf" TargetMode="External"/><Relationship Id="rId537" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1921/projeto_decreto_legislativo_06-2025.pdf" TargetMode="External"/><Relationship Id="rId538" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1489/proposta_emenda_lei_organica_no_01_-_celma-angelita-babi.pdf" TargetMode="External"/><Relationship Id="rId539" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/1497/emenda_no_01_proposta_emenda_lei_organica_no_01_-_matheus_costa_-_matheus_guedes_-_juliana.pdf" TargetMode="External"/><Relationship Id="rId540" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2110/portaria_01-2025.pdf" TargetMode="External"/><Relationship Id="rId541" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2111/portaria_02-2025.pdf" TargetMode="External"/><Relationship Id="rId542" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2112/portaria_03-2025.pdf" TargetMode="External"/><Relationship Id="rId543" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2113/portaria_04-2025.pdf" TargetMode="External"/><Relationship Id="rId544" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2114/portaria_05-2025.pdf" TargetMode="External"/><Relationship Id="rId545" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2115/portaria_06-2025.pdf" TargetMode="External"/><Relationship Id="rId546" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2116/portaria_07-2025.pdf" TargetMode="External"/><Relationship Id="rId547" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2117/portaria_08-2025.pdf" TargetMode="External"/><Relationship Id="rId548" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2118/portaria_09-2025.pdf" TargetMode="External"/><Relationship Id="rId549" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2119/portaria_10-2025.pdf" TargetMode="External"/><Relationship Id="rId550" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2120/portaria_11-2025.pdf" TargetMode="External"/><Relationship Id="rId551" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2121/portaria_12-2025.pdf" TargetMode="External"/><Relationship Id="rId552" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2122/portaria_13-2025.pdf" TargetMode="External"/><Relationship Id="rId553" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2123/portaria_14-2025.pdf" TargetMode="External"/><Relationship Id="rId554" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2124/portaria_15-2025.pdf" TargetMode="External"/><Relationship Id="rId555" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2125/portaria_16-2025.pdf" TargetMode="External"/><Relationship Id="rId556" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2126/portaria_17-2025.pdf" TargetMode="External"/><Relationship Id="rId557" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2127/portaria_18-2025.pdf" TargetMode="External"/><Relationship Id="rId558" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2128/portaria_19-2025.pdf" TargetMode="External"/><Relationship Id="rId559" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2129/portaria_20-2025.pdf" TargetMode="External"/><Relationship Id="rId560" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2130/portaria_21-2025.pdf" TargetMode="External"/><Relationship Id="rId561" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2131/portaria_22-2025.pdf" TargetMode="External"/><Relationship Id="rId562" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2132/portaria_23-2025.pdf" TargetMode="External"/><Relationship Id="rId563" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2133/portaria_24-2025.pdf" TargetMode="External"/><Relationship Id="rId564" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://sapl.lavrinhas.sp.leg.br/media/sapl/public/materialegislativa/2025/2134/portaria_25-2025.pdf" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships">
-  <dimension ref="A1:H540"/>
+  <dimension ref="A1:H565"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0"/>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="15"/>
   <cols>
     <col min="1" max="2" width="5" bestFit="1" customWidth="1"/>
     <col min="3" max="3" width="8.28515625" bestFit="1" customWidth="1"/>
     <col min="4" max="4" width="29.5703125" bestFit="1" customWidth="1"/>
     <col min="5" max="5" width="46.28515625" bestFit="1" customWidth="1"/>
     <col min="6" max="6" width="148.28515625" bestFit="1" customWidth="1"/>
-    <col min="7" max="7" width="167.5703125" bestFit="1" customWidth="1"/>
+    <col min="7" max="7" width="166.7109375" bestFit="1" customWidth="1"/>
     <col min="8" max="8" width="255.7109375" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:8">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
@@ -20538,50 +20772,700 @@
     </row>
     <row r="540" spans="1:8">
       <c r="A540" t="s">
         <v>2025</v>
       </c>
       <c r="B540" t="s">
         <v>9</v>
       </c>
       <c r="C540" t="s">
         <v>10</v>
       </c>
       <c r="D540" t="s">
         <v>2026</v>
       </c>
       <c r="E540" t="s">
         <v>2027</v>
       </c>
       <c r="F540" t="s">
         <v>2028</v>
       </c>
       <c r="G540" s="1" t="s">
         <v>2029</v>
       </c>
       <c r="H540" t="s">
         <v>2030</v>
+      </c>
+    </row>
+    <row r="541" spans="1:8">
+      <c r="A541" t="s">
+        <v>2031</v>
+      </c>
+      <c r="B541" t="s">
+        <v>9</v>
+      </c>
+      <c r="C541" t="s">
+        <v>10</v>
+      </c>
+      <c r="D541" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E541" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F541" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G541" s="1" t="s">
+        <v>2035</v>
+      </c>
+      <c r="H541" t="s">
+        <v>2036</v>
+      </c>
+    </row>
+    <row r="542" spans="1:8">
+      <c r="A542" t="s">
+        <v>2037</v>
+      </c>
+      <c r="B542" t="s">
+        <v>9</v>
+      </c>
+      <c r="C542" t="s">
+        <v>17</v>
+      </c>
+      <c r="D542" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E542" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F542" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G542" s="1" t="s">
+        <v>2038</v>
+      </c>
+      <c r="H542" t="s">
+        <v>2039</v>
+      </c>
+    </row>
+    <row r="543" spans="1:8">
+      <c r="A543" t="s">
+        <v>2040</v>
+      </c>
+      <c r="B543" t="s">
+        <v>9</v>
+      </c>
+      <c r="C543" t="s">
+        <v>22</v>
+      </c>
+      <c r="D543" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E543" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F543" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G543" s="1" t="s">
+        <v>2041</v>
+      </c>
+      <c r="H543" t="s">
+        <v>2042</v>
+      </c>
+    </row>
+    <row r="544" spans="1:8">
+      <c r="A544" t="s">
+        <v>2043</v>
+      </c>
+      <c r="B544" t="s">
+        <v>9</v>
+      </c>
+      <c r="C544" t="s">
+        <v>27</v>
+      </c>
+      <c r="D544" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E544" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F544" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G544" s="1" t="s">
+        <v>2044</v>
+      </c>
+      <c r="H544" t="s">
+        <v>2045</v>
+      </c>
+    </row>
+    <row r="545" spans="1:8">
+      <c r="A545" t="s">
+        <v>2046</v>
+      </c>
+      <c r="B545" t="s">
+        <v>9</v>
+      </c>
+      <c r="C545" t="s">
+        <v>31</v>
+      </c>
+      <c r="D545" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E545" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F545" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G545" s="1" t="s">
+        <v>2047</v>
+      </c>
+      <c r="H545" t="s">
+        <v>2048</v>
+      </c>
+    </row>
+    <row r="546" spans="1:8">
+      <c r="A546" t="s">
+        <v>2049</v>
+      </c>
+      <c r="B546" t="s">
+        <v>9</v>
+      </c>
+      <c r="C546" t="s">
+        <v>35</v>
+      </c>
+      <c r="D546" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E546" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F546" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G546" s="1" t="s">
+        <v>2050</v>
+      </c>
+      <c r="H546" t="s">
+        <v>2051</v>
+      </c>
+    </row>
+    <row r="547" spans="1:8">
+      <c r="A547" t="s">
+        <v>2052</v>
+      </c>
+      <c r="B547" t="s">
+        <v>9</v>
+      </c>
+      <c r="C547" t="s">
+        <v>40</v>
+      </c>
+      <c r="D547" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E547" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F547" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G547" s="1" t="s">
+        <v>2053</v>
+      </c>
+      <c r="H547" t="s">
+        <v>2054</v>
+      </c>
+    </row>
+    <row r="548" spans="1:8">
+      <c r="A548" t="s">
+        <v>2055</v>
+      </c>
+      <c r="B548" t="s">
+        <v>9</v>
+      </c>
+      <c r="C548" t="s">
+        <v>44</v>
+      </c>
+      <c r="D548" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E548" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F548" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G548" s="1" t="s">
+        <v>2056</v>
+      </c>
+      <c r="H548" t="s">
+        <v>2057</v>
+      </c>
+    </row>
+    <row r="549" spans="1:8">
+      <c r="A549" t="s">
+        <v>2058</v>
+      </c>
+      <c r="B549" t="s">
+        <v>9</v>
+      </c>
+      <c r="C549" t="s">
+        <v>48</v>
+      </c>
+      <c r="D549" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E549" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F549" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G549" s="1" t="s">
+        <v>2059</v>
+      </c>
+      <c r="H549" t="s">
+        <v>2060</v>
+      </c>
+    </row>
+    <row r="550" spans="1:8">
+      <c r="A550" t="s">
+        <v>2061</v>
+      </c>
+      <c r="B550" t="s">
+        <v>9</v>
+      </c>
+      <c r="C550" t="s">
+        <v>52</v>
+      </c>
+      <c r="D550" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E550" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F550" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G550" s="1" t="s">
+        <v>2062</v>
+      </c>
+      <c r="H550" t="s">
+        <v>2063</v>
+      </c>
+    </row>
+    <row r="551" spans="1:8">
+      <c r="A551" t="s">
+        <v>2064</v>
+      </c>
+      <c r="B551" t="s">
+        <v>9</v>
+      </c>
+      <c r="C551" t="s">
+        <v>56</v>
+      </c>
+      <c r="D551" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E551" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F551" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G551" s="1" t="s">
+        <v>2065</v>
+      </c>
+      <c r="H551" t="s">
+        <v>2066</v>
+      </c>
+    </row>
+    <row r="552" spans="1:8">
+      <c r="A552" t="s">
+        <v>2067</v>
+      </c>
+      <c r="B552" t="s">
+        <v>9</v>
+      </c>
+      <c r="C552" t="s">
+        <v>60</v>
+      </c>
+      <c r="D552" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E552" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F552" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G552" s="1" t="s">
+        <v>2068</v>
+      </c>
+      <c r="H552" t="s">
+        <v>2069</v>
+      </c>
+    </row>
+    <row r="553" spans="1:8">
+      <c r="A553" t="s">
+        <v>2070</v>
+      </c>
+      <c r="B553" t="s">
+        <v>9</v>
+      </c>
+      <c r="C553" t="s">
+        <v>64</v>
+      </c>
+      <c r="D553" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E553" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F553" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G553" s="1" t="s">
+        <v>2071</v>
+      </c>
+      <c r="H553" t="s">
+        <v>2072</v>
+      </c>
+    </row>
+    <row r="554" spans="1:8">
+      <c r="A554" t="s">
+        <v>2073</v>
+      </c>
+      <c r="B554" t="s">
+        <v>9</v>
+      </c>
+      <c r="C554" t="s">
+        <v>68</v>
+      </c>
+      <c r="D554" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E554" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F554" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G554" s="1" t="s">
+        <v>2074</v>
+      </c>
+      <c r="H554" t="s">
+        <v>2075</v>
+      </c>
+    </row>
+    <row r="555" spans="1:8">
+      <c r="A555" t="s">
+        <v>2076</v>
+      </c>
+      <c r="B555" t="s">
+        <v>9</v>
+      </c>
+      <c r="C555" t="s">
+        <v>73</v>
+      </c>
+      <c r="D555" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E555" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F555" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G555" s="1" t="s">
+        <v>2077</v>
+      </c>
+      <c r="H555" t="s">
+        <v>2078</v>
+      </c>
+    </row>
+    <row r="556" spans="1:8">
+      <c r="A556" t="s">
+        <v>2079</v>
+      </c>
+      <c r="B556" t="s">
+        <v>9</v>
+      </c>
+      <c r="C556" t="s">
+        <v>77</v>
+      </c>
+      <c r="D556" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E556" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F556" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G556" s="1" t="s">
+        <v>2080</v>
+      </c>
+      <c r="H556" t="s">
+        <v>2081</v>
+      </c>
+    </row>
+    <row r="557" spans="1:8">
+      <c r="A557" t="s">
+        <v>2082</v>
+      </c>
+      <c r="B557" t="s">
+        <v>9</v>
+      </c>
+      <c r="C557" t="s">
+        <v>81</v>
+      </c>
+      <c r="D557" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E557" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F557" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G557" s="1" t="s">
+        <v>2083</v>
+      </c>
+      <c r="H557" t="s">
+        <v>2084</v>
+      </c>
+    </row>
+    <row r="558" spans="1:8">
+      <c r="A558" t="s">
+        <v>2085</v>
+      </c>
+      <c r="B558" t="s">
+        <v>9</v>
+      </c>
+      <c r="C558" t="s">
+        <v>85</v>
+      </c>
+      <c r="D558" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E558" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F558" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G558" s="1" t="s">
+        <v>2086</v>
+      </c>
+      <c r="H558" t="s">
+        <v>2087</v>
+      </c>
+    </row>
+    <row r="559" spans="1:8">
+      <c r="A559" t="s">
+        <v>2088</v>
+      </c>
+      <c r="B559" t="s">
+        <v>9</v>
+      </c>
+      <c r="C559" t="s">
+        <v>90</v>
+      </c>
+      <c r="D559" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E559" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F559" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G559" s="1" t="s">
+        <v>2089</v>
+      </c>
+      <c r="H559" t="s">
+        <v>2090</v>
+      </c>
+    </row>
+    <row r="560" spans="1:8">
+      <c r="A560" t="s">
+        <v>2091</v>
+      </c>
+      <c r="B560" t="s">
+        <v>9</v>
+      </c>
+      <c r="C560" t="s">
+        <v>94</v>
+      </c>
+      <c r="D560" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E560" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F560" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G560" s="1" t="s">
+        <v>2092</v>
+      </c>
+      <c r="H560" t="s">
+        <v>2093</v>
+      </c>
+    </row>
+    <row r="561" spans="1:8">
+      <c r="A561" t="s">
+        <v>2094</v>
+      </c>
+      <c r="B561" t="s">
+        <v>9</v>
+      </c>
+      <c r="C561" t="s">
+        <v>99</v>
+      </c>
+      <c r="D561" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E561" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F561" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G561" s="1" t="s">
+        <v>2095</v>
+      </c>
+      <c r="H561" t="s">
+        <v>2096</v>
+      </c>
+    </row>
+    <row r="562" spans="1:8">
+      <c r="A562" t="s">
+        <v>2097</v>
+      </c>
+      <c r="B562" t="s">
+        <v>9</v>
+      </c>
+      <c r="C562" t="s">
+        <v>103</v>
+      </c>
+      <c r="D562" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E562" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F562" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G562" s="1" t="s">
+        <v>2098</v>
+      </c>
+      <c r="H562" t="s">
+        <v>2099</v>
+      </c>
+    </row>
+    <row r="563" spans="1:8">
+      <c r="A563" t="s">
+        <v>2100</v>
+      </c>
+      <c r="B563" t="s">
+        <v>9</v>
+      </c>
+      <c r="C563" t="s">
+        <v>107</v>
+      </c>
+      <c r="D563" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E563" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F563" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G563" s="1" t="s">
+        <v>2101</v>
+      </c>
+      <c r="H563" t="s">
+        <v>2102</v>
+      </c>
+    </row>
+    <row r="564" spans="1:8">
+      <c r="A564" t="s">
+        <v>2103</v>
+      </c>
+      <c r="B564" t="s">
+        <v>9</v>
+      </c>
+      <c r="C564" t="s">
+        <v>111</v>
+      </c>
+      <c r="D564" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E564" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F564" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G564" s="1" t="s">
+        <v>2104</v>
+      </c>
+      <c r="H564" t="s">
+        <v>2105</v>
+      </c>
+    </row>
+    <row r="565" spans="1:8">
+      <c r="A565" t="s">
+        <v>2106</v>
+      </c>
+      <c r="B565" t="s">
+        <v>9</v>
+      </c>
+      <c r="C565" t="s">
+        <v>115</v>
+      </c>
+      <c r="D565" t="s">
+        <v>2032</v>
+      </c>
+      <c r="E565" t="s">
+        <v>2033</v>
+      </c>
+      <c r="F565" t="s">
+        <v>2034</v>
+      </c>
+      <c r="G565" s="1" t="s">
+        <v>2107</v>
+      </c>
+      <c r="H565" t="s">
+        <v>2108</v>
       </c>
     </row>
   </sheetData>
   <hyperlinks>
     <hyperlink ref="G2" r:id="rId1"/>
     <hyperlink ref="G3" r:id="rId2"/>
     <hyperlink ref="G4" r:id="rId3"/>
     <hyperlink ref="G5" r:id="rId4"/>
     <hyperlink ref="G6" r:id="rId5"/>
     <hyperlink ref="G7" r:id="rId6"/>
     <hyperlink ref="G8" r:id="rId7"/>
     <hyperlink ref="G9" r:id="rId8"/>
     <hyperlink ref="G10" r:id="rId9"/>
     <hyperlink ref="G11" r:id="rId10"/>
     <hyperlink ref="G12" r:id="rId11"/>
     <hyperlink ref="G13" r:id="rId12"/>
     <hyperlink ref="G14" r:id="rId13"/>
     <hyperlink ref="G15" r:id="rId14"/>
     <hyperlink ref="G16" r:id="rId15"/>
     <hyperlink ref="G17" r:id="rId16"/>
     <hyperlink ref="G18" r:id="rId17"/>
     <hyperlink ref="G19" r:id="rId18"/>
     <hyperlink ref="G20" r:id="rId19"/>
     <hyperlink ref="G21" r:id="rId20"/>
     <hyperlink ref="G22" r:id="rId21"/>
@@ -21081,50 +21965,75 @@
     <hyperlink ref="G516" r:id="rId515"/>
     <hyperlink ref="G517" r:id="rId516"/>
     <hyperlink ref="G518" r:id="rId517"/>
     <hyperlink ref="G519" r:id="rId518"/>
     <hyperlink ref="G520" r:id="rId519"/>
     <hyperlink ref="G521" r:id="rId520"/>
     <hyperlink ref="G522" r:id="rId521"/>
     <hyperlink ref="G523" r:id="rId522"/>
     <hyperlink ref="G524" r:id="rId523"/>
     <hyperlink ref="G525" r:id="rId524"/>
     <hyperlink ref="G526" r:id="rId525"/>
     <hyperlink ref="G527" r:id="rId526"/>
     <hyperlink ref="G528" r:id="rId527"/>
     <hyperlink ref="G529" r:id="rId528"/>
     <hyperlink ref="G530" r:id="rId529"/>
     <hyperlink ref="G531" r:id="rId530"/>
     <hyperlink ref="G532" r:id="rId531"/>
     <hyperlink ref="G533" r:id="rId532"/>
     <hyperlink ref="G534" r:id="rId533"/>
     <hyperlink ref="G535" r:id="rId534"/>
     <hyperlink ref="G536" r:id="rId535"/>
     <hyperlink ref="G537" r:id="rId536"/>
     <hyperlink ref="G538" r:id="rId537"/>
     <hyperlink ref="G539" r:id="rId538"/>
     <hyperlink ref="G540" r:id="rId539"/>
+    <hyperlink ref="G541" r:id="rId540"/>
+    <hyperlink ref="G542" r:id="rId541"/>
+    <hyperlink ref="G543" r:id="rId542"/>
+    <hyperlink ref="G544" r:id="rId543"/>
+    <hyperlink ref="G545" r:id="rId544"/>
+    <hyperlink ref="G546" r:id="rId545"/>
+    <hyperlink ref="G547" r:id="rId546"/>
+    <hyperlink ref="G548" r:id="rId547"/>
+    <hyperlink ref="G549" r:id="rId548"/>
+    <hyperlink ref="G550" r:id="rId549"/>
+    <hyperlink ref="G551" r:id="rId550"/>
+    <hyperlink ref="G552" r:id="rId551"/>
+    <hyperlink ref="G553" r:id="rId552"/>
+    <hyperlink ref="G554" r:id="rId553"/>
+    <hyperlink ref="G555" r:id="rId554"/>
+    <hyperlink ref="G556" r:id="rId555"/>
+    <hyperlink ref="G557" r:id="rId556"/>
+    <hyperlink ref="G558" r:id="rId557"/>
+    <hyperlink ref="G559" r:id="rId558"/>
+    <hyperlink ref="G560" r:id="rId559"/>
+    <hyperlink ref="G561" r:id="rId560"/>
+    <hyperlink ref="G562" r:id="rId561"/>
+    <hyperlink ref="G563" r:id="rId562"/>
+    <hyperlink ref="G564" r:id="rId563"/>
+    <hyperlink ref="G565" r:id="rId564"/>
   </hyperlinks>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr>Sheet1</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>